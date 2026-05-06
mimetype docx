--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -3260,51 +3260,51 @@
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> އަދި މައިގަނޑު</w:t>
             </w:r>
             <w:r w:rsidRPr="001F1B71" w:rsidDel="004F4304">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ކަންތައް</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77F53B10" w14:textId="77777777" w:rsidR="00CE50C8" w:rsidRPr="001F1B71" w:rsidRDefault="00CE50C8" w:rsidP="007E3940">
+          <w:p w14:paraId="77F53B10" w14:textId="436D3C9E" w:rsidR="00CE50C8" w:rsidRPr="001F1B71" w:rsidRDefault="00CE50C8" w:rsidP="007E3940">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހާސިލ</w:t>
             </w:r>
             <w:r w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ު</w:t>
             </w:r>
@@ -3345,56 +3345,56 @@
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007E3940" w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">އިން </w:t>
             </w:r>
-            <w:r w:rsidR="007E3940" w:rsidRPr="001F1B71">
-[...4 lines deleted...]
-              <w:t>12</w:t>
+            <w:r w:rsidR="00580E32">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="001F1B71">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE50C8" w:rsidRPr="00522E3D" w14:paraId="2E488485" w14:textId="77777777" w:rsidTr="007548DA">
         <w:trPr>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7703ED4E" w14:textId="77777777" w:rsidR="00CE50C8" w:rsidRPr="00522E3D" w:rsidRDefault="00CE50C8" w:rsidP="00CE50C8">
             <w:pPr>
               <w:bidi/>
@@ -11467,51 +11467,50 @@
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mv Amaan XP">
     <w:altName w:val="MV Boli"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MV A Waheed">
-    <w:altName w:val="MV Boli"/>
     <w:panose1 w:val="02000806000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000202F" w:usb1="8000200B" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="A_Reethi">
     <w:altName w:val="MV Boli"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -14979,51 +14978,51 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="234441998">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1076127220">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2110657830">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="172762576">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1543638476">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1389843419">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="142"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15477,50 +15476,51 @@
     <w:rsid w:val="00534EF8"/>
     <w:rsid w:val="005365D6"/>
     <w:rsid w:val="00540466"/>
     <w:rsid w:val="005421D1"/>
     <w:rsid w:val="00544A8B"/>
     <w:rsid w:val="00545217"/>
     <w:rsid w:val="00545F1F"/>
     <w:rsid w:val="00547F8D"/>
     <w:rsid w:val="0055169F"/>
     <w:rsid w:val="00552C56"/>
     <w:rsid w:val="00552E05"/>
     <w:rsid w:val="00553236"/>
     <w:rsid w:val="005556C5"/>
     <w:rsid w:val="00556926"/>
     <w:rsid w:val="005607FB"/>
     <w:rsid w:val="00560D95"/>
     <w:rsid w:val="00560EDC"/>
     <w:rsid w:val="00563A69"/>
     <w:rsid w:val="00563B16"/>
     <w:rsid w:val="005641CF"/>
     <w:rsid w:val="00566099"/>
     <w:rsid w:val="00566AAD"/>
     <w:rsid w:val="0057058E"/>
     <w:rsid w:val="00575D1B"/>
     <w:rsid w:val="0057721F"/>
+    <w:rsid w:val="00580E32"/>
     <w:rsid w:val="00582549"/>
     <w:rsid w:val="00583C4D"/>
     <w:rsid w:val="00590E7F"/>
     <w:rsid w:val="005938D5"/>
     <w:rsid w:val="005A05A8"/>
     <w:rsid w:val="005A13FD"/>
     <w:rsid w:val="005A6588"/>
     <w:rsid w:val="005A6CB3"/>
     <w:rsid w:val="005B077B"/>
     <w:rsid w:val="005B16E8"/>
     <w:rsid w:val="005B181B"/>
     <w:rsid w:val="005B193F"/>
     <w:rsid w:val="005B29F0"/>
     <w:rsid w:val="005C0199"/>
     <w:rsid w:val="005C15BE"/>
     <w:rsid w:val="005C2F88"/>
     <w:rsid w:val="005D1B69"/>
     <w:rsid w:val="005D1C27"/>
     <w:rsid w:val="005D50BE"/>
     <w:rsid w:val="005D675A"/>
     <w:rsid w:val="005D6A3F"/>
     <w:rsid w:val="005D71BC"/>
     <w:rsid w:val="005E0371"/>
     <w:rsid w:val="005E044E"/>
     <w:rsid w:val="005E2DFB"/>
@@ -18986,54 +18986,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A9356299A5D20E4D8499CE5E6622B4B6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f25743d1043d582aca2393282bfb466">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cf4cf78f-b024-4fff-b318-d6cee6b11464" xmlns:ns3="5a714d54-8e97-4214-b2ce-9ea96e98c9f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76ac8227f62c23411735fd0f6cd727c3" ns2:_="" ns3:_="">
     <xsd:import namespace="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <xsd:import namespace="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -19230,112 +19226,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="cf4cf78f-b024-4fff-b318-d6cee6b11464" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5a714d54-8e97-4214-b2ce-9ea96e98c9f6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB61B9A5-FC9C-4B4C-A797-0153BE0FB0F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <ds:schemaRef ds:uri="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CB995DE-65A4-4F13-B2E4-EC0F41009B0A}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E826422-EBBA-40D1-9F09-07639020CEF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62E8246E-1D51-4A4E-B327-F30712555794}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <ds:schemaRef ds:uri="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CB995DE-65A4-4F13-B2E4-EC0F41009B0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>937</Words>
   <Characters>5345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>