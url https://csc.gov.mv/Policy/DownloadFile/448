--- v0 (2025-10-15)
+++ v1 (2026-05-06)
@@ -195,60 +195,60 @@
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>ޖަދުވަލު 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shapetype w14:anchorId="49C4807F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="49C4807F">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:47.95pt;width:70.4pt;height:25.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuVhRZJgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcJJtYcVbbbLeq&#10;tL1I234AwThGBYYCiZ1+/Q7YyabtW1UeEDMDZ2bOHNa3vVbkKJyXYCo6neSUCMOhlmZf0e/fHt4s&#10;KfGBmZopMKKiJ+Hp7eb1q3VnS1FAC6oWjiCI8WVnK9qGYMss87wVmvkJWGEw2IDTLKDp9lntWIfo&#10;WmVFni+yDlxtHXDhPXrvhyDdJPymETx8aRovAlEVxdpC2l3ad3HPNmtW7h2zreRjGewfqtBMGkx6&#10;gbpngZGDk39BackdeGjChIPOoGkkF6kH7Gaa/9HNU8usSL0gOd5eaPL/D5Z/Pj7Zr46E/h30OMDU&#10;hLePwH94YmDbMrMXd85B1wpWY+JppCzrrC/Hp5FqX/oIsus+QY1DZocACahvnI6sYJ8E0XEApwvp&#10;og+Eo3O5muVLjHAMvS1uFos0lIyV58fW+fBBgCbxUFGHM03g7PjoQyyGlecrMZcHJesHqVQyoo7E&#10;VjlyZKiA0BfpqTporHTwzXJcgw7QjWoZ3IuzG+GTGiNKSvZbAmVIV9HVvJgnYAMxcxKVlgGVraTG&#10;FiPWmCPS+N7U6UpgUg1nTKLMyGukciA19LseL0Z+d1CfkGEHg4Lxx+GhBfeLkg7VW1H/88CcoER9&#10;NDil1XQ2i3JPxmx+U6DhriO76wgzHKEqyoOjZDC2IX2SyKGBO5xnIxPXL7WM1aIuEyvjH4rCv7bT&#10;rZefvnkGAAD//wMAUEsDBBQABgAIAAAAIQB/jfgh2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqEPVFhLiVAhUKUJcGviAbbwkEfE6xNs2/XucE9xmNauZN/l2cr060Rg6&#10;zwbuFwko4trbjhsDnx+7u0dQQZAt9p7JwIUCbIvrqxwz68+8p1MljYohHDI00IoMmdahbslhWPiB&#10;OHpffnQo8RwbbUc8x3DX62WSbLTDjmNDiwO9tFR/V0dn4J1+xsvmDbF85VpWZZWWy50Yc3szPT+B&#10;Eprk7xlm/IgORWQ6+CPboHoDcYgYSNcpqNldJXHIYRYPa9BFrv/zF78AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEArlYUWSYCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAf434IdsAAAAHAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="#acb9ca [1311]" stroked="f">
+              <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:47.95pt;width:70.4pt;height:25.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#acb9ca [1311]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuVhRZJgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcJJtYcVbbbLeq&#10;tL1I234AwThGBYYCiZ1+/Q7YyabtW1UeEDMDZ2bOHNa3vVbkKJyXYCo6neSUCMOhlmZf0e/fHt4s&#10;KfGBmZopMKKiJ+Hp7eb1q3VnS1FAC6oWjiCI8WVnK9qGYMss87wVmvkJWGEw2IDTLKDp9lntWIfo&#10;WmVFni+yDlxtHXDhPXrvhyDdJPymETx8aRovAlEVxdpC2l3ad3HPNmtW7h2zreRjGewfqtBMGkx6&#10;gbpngZGDk39BackdeGjChIPOoGkkF6kH7Gaa/9HNU8usSL0gOd5eaPL/D5Z/Pj7Zr46E/h30OMDU&#10;hLePwH94YmDbMrMXd85B1wpWY+JppCzrrC/Hp5FqX/oIsus+QY1DZocACahvnI6sYJ8E0XEApwvp&#10;og+Eo3O5muVLjHAMvS1uFos0lIyV58fW+fBBgCbxUFGHM03g7PjoQyyGlecrMZcHJesHqVQyoo7E&#10;VjlyZKiA0BfpqTporHTwzXJcgw7QjWoZ3IuzG+GTGiNKSvZbAmVIV9HVvJgnYAMxcxKVlgGVraTG&#10;FiPWmCPS+N7U6UpgUg1nTKLMyGukciA19LseL0Z+d1CfkGEHg4Lxx+GhBfeLkg7VW1H/88CcoER9&#10;NDil1XQ2i3JPxmx+U6DhriO76wgzHKEqyoOjZDC2IX2SyKGBO5xnIxPXL7WM1aIuEyvjH4rCv7bT&#10;rZefvnkGAAD//wMAUEsDBBQABgAIAAAAIQB/jfgh2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqEPVFhLiVAhUKUJcGviAbbwkEfE6xNs2/XucE9xmNauZN/l2cr060Rg6&#10;zwbuFwko4trbjhsDnx+7u0dQQZAt9p7JwIUCbIvrqxwz68+8p1MljYohHDI00IoMmdahbslhWPiB&#10;OHpffnQo8RwbbUc8x3DX62WSbLTDjmNDiwO9tFR/V0dn4J1+xsvmDbF85VpWZZWWy50Yc3szPT+B&#10;Eprk7xlm/IgORWQ6+CPboHoDcYgYSNcpqNldJXHIYRYPa9BFrv/zF78AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEArlYUWSYCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAf434IdsAAAAHAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="35DEA06A" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="000A0F4E" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
+                    <w:p w:rsidRPr="000A0F4E" w:rsidR="006B3EF3" w:rsidP="006B3EF3" w:rsidRDefault="006B3EF3" w14:paraId="35DEA06A" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:bidi="dv-MV"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A0F4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:rtl/>
                           <w:lang w:bidi="dv-MV"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
@@ -1128,73 +1128,105 @@
     <w:p w14:paraId="02F638BF" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="00E13459" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13459">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">ފޯމުގައި ކަނޑައަޅާފައިވާ ބައިތައް ފުރިހަމަކުރަންވާނީ އަދި މާކްސް ދޭންވާނީ، ދިވެހި ސިވިލް ސަރވިސްގެ މުވައްޒަފުންގެ މަސައްކަތުގެ ފެންވަރު ބެލުމާ ބެހޭ އުޞޫލުގައި ބަޔާންކޮށްފައިވާ ގޮތުގެ މަތީންނެވެ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEB9C41" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="00E13459" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
+    <w:p w14:paraId="3AEB9C41" w14:textId="58A8C181" w:rsidR="006B3EF3" w:rsidRPr="00E13459" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13459">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ފޯމުގައި ވާ ހުރިހާ ބައިތަކެއް ފުރިހަމަކުރަންވާނެއެވެ. </w:t>
+        <w:t xml:space="preserve">ފޯމުގައި </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ފުރިހަމަކުރުމަށް ކަނޑައަޅާފައިވާ </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3A86" w:rsidRPr="00E13459">
+        <w:rPr>
+          <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ހުރިހާ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4895">
+        <w:rPr>
+          <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ބައިތަކެއް </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13459">
+        <w:rPr>
+          <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ފުރިހަމަކުރަންވާނެއެވެ. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD62B2D" w14:textId="6723BC80" w:rsidR="006B3EF3" w:rsidRPr="006B3EF3" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk21333659"/>
       <w:r w:rsidRPr="00E13459">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
@@ -1506,178 +1538,110 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="1728"/>
         <w:gridCol w:w="2398"/>
         <w:gridCol w:w="2148"/>
         <w:gridCol w:w="1978"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B3EF3" w:rsidRPr="00522E3D" w14:paraId="1DE70D15" w14:textId="77777777" w:rsidTr="00100383">
         <w:trPr>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3929" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="68D1C053" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="00522E3D" w:rsidRDefault="006B3EF3" w:rsidP="00100383">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00522E3D">
+          <w:p w14:paraId="68D1C053" w14:textId="16E9877B" w:rsidR="006B3EF3" w:rsidRPr="00522E3D" w:rsidRDefault="00C24BD2" w:rsidP="00100383">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00827613">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަޤާމުގެ މަސައްކަތްތަކާއި އެ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00522E3D">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މަސައްކަތްތައް ކުރުމަށްޓަކައި ޓާގެޓު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma"/>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ޓާސްކު ރޭވިފައިވާ ގޮތް (މިންވަރު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">، </w:t>
             </w:r>
-            <w:r w:rsidRPr="00522E3D">
-[...42 lines deleted...]
-              <w:t>ކަންތައް</w:t>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ފެންވަރު އަދި، ވަގުތު އެނގޭނެހެން) ބަޔާންކުރުމަށް.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51CC18FA" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="0027499E" w:rsidRDefault="006B3EF3" w:rsidP="00100383">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހާސިލ</w:t>
             </w:r>
@@ -3599,91 +3563,91 @@
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:rect w14:anchorId="2EADA8BA" id="Rectangle 11" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:432.4pt;margin-top:5.7pt;width:483.6pt;height:61.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVi/KWbwIAAEIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nWbIFdYqgRYcB&#10;RVusHXpWZKkxJosapcTOfv0o+ZGgy2nYRRbN50fy0+VVWxu2V+grsAXPLyacKSuhrOxrwX883374&#10;zJkPwpbCgFUFPyjPr1bv3102bqmmsAVTKmQUxPpl4wq+DcEts8zLraqFvwCnLCk1YC0CifialSga&#10;il6bbDqZzLMGsHQIUnlPf286JV+l+ForGR609iowU3CqLaQT07mJZ7a6FMtXFG5byb4M8Q9V1KKy&#10;lHQMdSOCYDus/gpVVxLBgw4XEuoMtK6kShgITT55g+ZpK5xKWKg53o1t8v8vrLzfP7lHpDY0zi89&#10;XSOKVmMdv1Qfa1OzDmOzVBuYpJ/zfEYDoPFK0i0W84+LRexmdvR26MNXBTWLl4IjDSP1SOzvfOhM&#10;B5OYzNh4ejBVeVsZk4S4BuraINsLGqCQUtmQ92lOLClp9M6OGNItHIzqIn9XmlUlVT1NFaT1eht3&#10;3sc1lqyjm6YqRsf8nKMZi+lto5tKazc6Ts45dkiGjKNHygo2jM51ZQHPBSh/Dm3Qnf2AvsMc4Yd2&#10;0xJoYmUEFv9soDw8IkPoaOCdvK1oNHfCh0eBtPfEEOJyeKBDG2gKDv2Nsy3g73P/oz2tI2k5a4hH&#10;Bfe/dgIVZ+abpUX9ks9mkXhJmH1aTEnAU83mVGN39TXQpHN6NZxM12gfzHDVCPULUX4ds5JKWEm5&#10;Cy4DDsJ16PhNj4ZU63UyI7I5Ee7sk5MxeOxzXL3n9kWg6/cz0Gbfw8A5sXyzpp1t9LSw3gXQVdrh&#10;Y1/7CRBREwv6RyW+BKdysjo+fas/AAAA//8DAFBLAwQUAAYACAAAACEAnMTPatwAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLwdCWsjSNiYkHTbQaz1MYAWVnCbsF+u8d&#10;T/b43pu8902+m22nRhp869jAchGBIi5d1XJt4OP98W4NygfkCjvHZOBMHnbF9VWOWeUmfqPxEGol&#10;JewzNNCE0Gda+7Ihi37hemLJvtxgMYgcal0NOEm57XQcRam22LIsNNjTQ0Plz+FkDbhvPab18+c+&#10;ecJ18jL7VxufJ2Nub+b9FlSgOfwfwx++oEMhTEd34sqrzoA8EsRd3oOSdJOuYlBHMZJkBbrI9SV/&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVi/KWbwIAAEIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcxM9q3AAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#5b9bd5 [3204]" strokeweight="1pt">
+              <v:rect id="Rectangle 11" style="position:absolute;left:0;text-align:left;margin-left:432.4pt;margin-top:5.7pt;width:483.6pt;height:61.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="white [3201]" strokecolor="#5b9bd5 [3204]" strokeweight="1pt" w14:anchorId="2EADA8BA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVi/KWbwIAAEIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nWbIFdYqgRYcB&#10;RVusHXpWZKkxJosapcTOfv0o+ZGgy2nYRRbN50fy0+VVWxu2V+grsAXPLyacKSuhrOxrwX883374&#10;zJkPwpbCgFUFPyjPr1bv3102bqmmsAVTKmQUxPpl4wq+DcEts8zLraqFvwCnLCk1YC0CifialSga&#10;il6bbDqZzLMGsHQIUnlPf286JV+l+ForGR609iowU3CqLaQT07mJZ7a6FMtXFG5byb4M8Q9V1KKy&#10;lHQMdSOCYDus/gpVVxLBgw4XEuoMtK6kShgITT55g+ZpK5xKWKg53o1t8v8vrLzfP7lHpDY0zi89&#10;XSOKVmMdv1Qfa1OzDmOzVBuYpJ/zfEYDoPFK0i0W84+LRexmdvR26MNXBTWLl4IjDSP1SOzvfOhM&#10;B5OYzNh4ejBVeVsZk4S4BuraINsLGqCQUtmQ92lOLClp9M6OGNItHIzqIn9XmlUlVT1NFaT1eht3&#10;3sc1lqyjm6YqRsf8nKMZi+lto5tKazc6Ts45dkiGjKNHygo2jM51ZQHPBSh/Dm3Qnf2AvsMc4Yd2&#10;0xJoYmUEFv9soDw8IkPoaOCdvK1oNHfCh0eBtPfEEOJyeKBDG2gKDv2Nsy3g73P/oz2tI2k5a4hH&#10;Bfe/dgIVZ+abpUX9ks9mkXhJmH1aTEnAU83mVGN39TXQpHN6NZxM12gfzHDVCPULUX4ds5JKWEm5&#10;Cy4DDsJ16PhNj4ZU63UyI7I5Ee7sk5MxeOxzXL3n9kWg6/cz0Gbfw8A5sXyzpp1t9LSw3gXQVdrh&#10;Y1/7CRBREwv6RyW+BKdysjo+fas/AAAA//8DAFBLAwQUAAYACAAAACEAnMTPatwAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLwdCWsjSNiYkHTbQaz1MYAWVnCbsF+u8d&#10;T/b43pu8902+m22nRhp869jAchGBIi5d1XJt4OP98W4NygfkCjvHZOBMHnbF9VWOWeUmfqPxEGol&#10;JewzNNCE0Gda+7Ihi37hemLJvtxgMYgcal0NOEm57XQcRam22LIsNNjTQ0Plz+FkDbhvPab18+c+&#10;ecJ18jL7VxufJ2Nub+b9FlSgOfwfwx++oEMhTEd34sqrzoA8EsRd3oOSdJOuYlBHMZJkBbrI9SV/&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVi/KWbwIAAEIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcxM9q3AAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3FF3B8CA" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="009C3F51" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
+                    <w:p w:rsidRPr="009C3F51" w:rsidR="006B3EF3" w:rsidP="006B3EF3" w:rsidRDefault="006B3EF3" w14:paraId="3FF3B8CA" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:bidi="dv-MV"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009C3F51">
                         <w:rPr>
                           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="098CE1B5" wp14:editId="7CBBA3DC">
                             <wp:extent cx="5262245" cy="690245"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="6" name="Picture 6"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId9">
+                                    <a:blip r:embed="rId10">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5262245" cy="690245"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -3773,51 +3737,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>ސުލޫކީ މިންގަނޑުތަކާއި ކޮމްޕީޓެންސީތައް</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4EF961" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C1BB02" w14:textId="3740BF62" w:rsidR="006B3EF3" w:rsidRPr="0027499E" w:rsidRDefault="0049544C" w:rsidP="006B3EF3">
+    <w:p w14:paraId="29C1BB02" w14:textId="6F5C0E29" w:rsidR="006B3EF3" w:rsidRPr="0027499E" w:rsidRDefault="0049544C" w:rsidP="006B3EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3" w:rsidRPr="00726127">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3839,57 +3803,57 @@
       </w:r>
       <w:r w:rsidR="006B3EF3">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>ބައި</w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3" w:rsidRPr="00726127">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ފުރިހަމަކުރުމުގައި </w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">އުޞޫލުގެ </w:t>
       </w:r>
-      <w:r w:rsidR="00F049B8">
+      <w:r w:rsidR="00891C22">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>11.2</w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ވަނަ ނަންބަރު</w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3" w:rsidRPr="00726127">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">އަދި ޖަދުވަލު 1 ގައިވާ މިންގަނޑަށް </w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3" w:rsidRPr="00726127">
@@ -9346,77 +9310,85 @@
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03FC7857" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A14FD7" w14:textId="37902F2B" w:rsidR="006B3EF3" w:rsidRPr="0049544C" w:rsidRDefault="00255BA9" w:rsidP="0049544C">
+    <w:p w14:paraId="07A14FD7" w14:textId="5709F758" w:rsidR="006B3EF3" w:rsidRPr="0049544C" w:rsidRDefault="00255BA9" w:rsidP="0049544C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049544C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3" w:rsidRPr="0049544C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> މަސައްކަތުގެ ފެންވަރު ބެލުމުން ލިބުނު ނަތީޖާ އާ މެދު، މުވައްޒަފު ނުވަތަ ސުޕަވައިޒަރު އިތުރު ޚިޔާލެއް އޮތް ނަމަ، މި ބައިގައި އެ ކަން ފާހަގަކުރަންވާނެއެވެ. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD08F3">
+        <w:rPr>
+          <w:rFonts w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t>މަސައްކަތުގެ ފެންވަރުބެލުމުން ލިބުނު ނަތީޖާއާ މެދު، ސުޕަވައިޒަރުގެ ޚިޔާލު މިބައިގައި ފާހަގަކުރަންވާނެއެވެ. އަދި، މުވައްޒަފުގެ ޚިޔާލެއް އޮތް ނަމަ، އެކަން މިބައިގައި ފާހަގަކުރުމުގެ އިޚްތިޔާރު މުވައްޒަފަށް ލިބިގެންވެއެވެ.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B3EF3" w:rsidRPr="0027499E" w14:paraId="2BBAE704" w14:textId="77777777" w:rsidTr="00100383">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="982"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -9605,57 +9577,57 @@
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ގެ</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ފެންވަރު ބެލުމުގެ މަސައްކަތް ފުރިހަމަކޮށްފައިވާ ގޮތާމެދު މުވައްޒަފުގެ ޚިޔާލު</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24A45A83" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
+    <w:p w14:paraId="24A45A83" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="00E016F8" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="Faruma"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627D2B50" w14:textId="60EE19C0" w:rsidR="00255BA9" w:rsidRPr="00255BA9" w:rsidRDefault="00255BA9" w:rsidP="00665499">
       <w:pPr>
         <w:bidi/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D643AE">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
@@ -9825,303 +9797,296 @@
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ފިޔަވަޅު</w:t>
       </w:r>
       <w:r w:rsidR="006B3EF3" w:rsidRPr="0049544C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">ގެ މަޢުލޫމާތު މި ބައިގައި ފުރިހަމަކުރަންވާނެއެވެ. މިއީ، މަސައްކަތުގެ ފެންވަރު ބެލުމުން މާކްސް ދިނުމަށް ކަނޑައަޅާފައިވާ ބައެއް ނޫނެވެ. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5763"/>
         <w:gridCol w:w="3587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B3EF3" w14:paraId="7B8D7EC5" w14:textId="77777777" w:rsidTr="78C153E0">
-[...4 lines deleted...]
-          <w:p w14:paraId="70FFC904" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="000F431C" w:rsidRDefault="006B3EF3" w:rsidP="00100383">
+      <w:tr w:rsidR="006954E2" w14:paraId="7B8D7EC5" w14:textId="77777777" w:rsidTr="006954E2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FFC904" w14:textId="5645F2A3" w:rsidR="006954E2" w:rsidRPr="0095331F" w:rsidRDefault="00A70AC7" w:rsidP="006954E2">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އޮފީހަށް ޙާޟިރުވާންޖެހޭ ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3587" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCFA22E" w14:textId="77777777" w:rsidR="006954E2" w:rsidRPr="000F431C" w:rsidRDefault="006954E2" w:rsidP="006954E2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F431C">
-[...22 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3EF3" w14:paraId="48D0586B" w14:textId="77777777" w:rsidTr="78C153E0">
+      <w:tr w:rsidR="006954E2" w14:paraId="48D0586B" w14:textId="77777777" w:rsidTr="006954E2">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6022" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E455761" w14:textId="1BEE1492" w:rsidR="006B3EF3" w:rsidRPr="000F431C" w:rsidRDefault="006B3EF3" w:rsidP="00100383">
+            <w:tcW w:w="5763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E455761" w14:textId="1538A6C9" w:rsidR="006954E2" w:rsidRPr="0095331F" w:rsidRDefault="006954E2" w:rsidP="006954E2">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އޮފީހަށް ޙާޟިރުވި ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3587" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45362258" w14:textId="77777777" w:rsidR="006954E2" w:rsidRPr="000F431C" w:rsidRDefault="006954E2" w:rsidP="006954E2">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F431C">
-[...38 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F049B8" w14:paraId="356A32EA" w14:textId="77777777" w:rsidTr="78C153E0">
+      <w:tr w:rsidR="006954E2" w14:paraId="356A32EA" w14:textId="77777777" w:rsidTr="006954E2">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6022" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DB47017" w14:textId="287977ED" w:rsidR="00F049B8" w:rsidRPr="000F431C" w:rsidRDefault="00F049B8" w:rsidP="00100383">
+            <w:tcW w:w="5763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB47017" w14:textId="33B07095" w:rsidR="006954E2" w:rsidRPr="0095331F" w:rsidRDefault="006954E2" w:rsidP="006954E2">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ގަޑިނުޖެހި އޮފީހަށް ޙާޟިރުވ</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6590" w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ި</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3587" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3D015D" w14:textId="77777777" w:rsidR="006954E2" w:rsidRPr="000F431C" w:rsidRDefault="006954E2" w:rsidP="006954E2">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F431C">
-[...37 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003423B6" w14:paraId="62756EB2" w14:textId="77777777" w:rsidTr="78C153E0">
+      <w:tr w:rsidR="006954E2" w14:paraId="6C02D1B4" w14:textId="77777777" w:rsidTr="006954E2">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6022" w:type="dxa"/>
-[...64 lines deleted...]
-          <w:p w14:paraId="3CAA0B04" w14:textId="77777777" w:rsidR="003423B6" w:rsidRPr="000F431C" w:rsidRDefault="003423B6" w:rsidP="00100383">
+            <w:tcW w:w="5763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2583F582" w14:textId="7CA1AF82" w:rsidR="006954E2" w:rsidRPr="0095331F" w:rsidRDefault="006954E2" w:rsidP="006954E2">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އޮފީހަށް ހާޟިރުވާންޖެހޭ ދުވަހުގެ ތެރެއިން ހާޟިރުނުވާ ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3587" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526E4967" w14:textId="77777777" w:rsidR="006954E2" w:rsidRPr="000F431C" w:rsidRDefault="006954E2" w:rsidP="006954E2">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006954E2" w14:paraId="62756EB2" w14:textId="77777777" w:rsidTr="006954E2">
+        <w:trPr>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6F5204" w14:textId="11A4EB78" w:rsidR="006954E2" w:rsidRPr="0095331F" w:rsidRDefault="006954E2" w:rsidP="006954E2">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095331F">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މުވައްޒަފަށް އަޅާފައިވާ އިޞްލާޙީ ފިޔަވަޅުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3587" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAA0B04" w14:textId="77777777" w:rsidR="006954E2" w:rsidRPr="000F431C" w:rsidRDefault="006954E2" w:rsidP="006954E2">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BDCE186" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="0004345A" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
+    <w:p w14:paraId="7BDCE186" w14:textId="77777777" w:rsidR="006B3EF3" w:rsidRPr="00E016F8" w:rsidRDefault="006B3EF3" w:rsidP="006B3EF3">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="Faruma"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="128647E7" w14:textId="639C8C77" w:rsidR="006B3EF3" w:rsidRDefault="00255BA9" w:rsidP="00665499">
       <w:pPr>
         <w:bidi/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D643AE">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="28"/>
@@ -10763,52 +10728,53 @@
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59A56F88" w14:textId="77777777" w:rsidR="00761C28" w:rsidRPr="002448A2" w:rsidRDefault="00761C28" w:rsidP="002448A2">
+    <w:p w14:paraId="59A56F88" w14:textId="77777777" w:rsidR="00761C28" w:rsidRPr="002448A2" w:rsidRDefault="00761C28" w:rsidP="00E016F8">
       <w:pPr>
+        <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00761C28" w:rsidRPr="002448A2" w:rsidSect="006B3EF3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="630" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -10820,102 +10786,103 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MV Boli">
     <w:panose1 w:val="02000500030200090000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Faruma">
+    <w:altName w:val="MV Boli"/>
     <w:panose1 w:val="02000500030200090000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mv Amaan XP">
-    <w:altName w:val="Faruma"/>
+    <w:altName w:val="MV Boli"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="A_Reethi">
-    <w:altName w:val="Faruma"/>
+    <w:altName w:val="MV Boli"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301310B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E3E20F2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -11275,88 +11242,99 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="421881758">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="79721001">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="181015169">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="272447297">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="210"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B3EF3"/>
     <w:rsid w:val="00082C7B"/>
     <w:rsid w:val="000A7F29"/>
-    <w:rsid w:val="001F4325"/>
+    <w:rsid w:val="000B3A86"/>
     <w:rsid w:val="002448A2"/>
     <w:rsid w:val="00255BA9"/>
+    <w:rsid w:val="00302007"/>
     <w:rsid w:val="003423B6"/>
     <w:rsid w:val="004740F9"/>
     <w:rsid w:val="0049544C"/>
     <w:rsid w:val="00637123"/>
     <w:rsid w:val="00665499"/>
+    <w:rsid w:val="006954E2"/>
     <w:rsid w:val="006B3EF3"/>
     <w:rsid w:val="00761C28"/>
     <w:rsid w:val="007A61E5"/>
     <w:rsid w:val="007B1BD0"/>
     <w:rsid w:val="007D3EEF"/>
+    <w:rsid w:val="007F4D86"/>
     <w:rsid w:val="00862948"/>
+    <w:rsid w:val="00891C22"/>
     <w:rsid w:val="008F0312"/>
+    <w:rsid w:val="0095331F"/>
+    <w:rsid w:val="00A70AC7"/>
     <w:rsid w:val="00B54EBA"/>
     <w:rsid w:val="00B94E68"/>
+    <w:rsid w:val="00C24BD2"/>
     <w:rsid w:val="00CB78FA"/>
     <w:rsid w:val="00D4142C"/>
     <w:rsid w:val="00D643AE"/>
+    <w:rsid w:val="00E016F8"/>
     <w:rsid w:val="00E03123"/>
+    <w:rsid w:val="00EB6590"/>
     <w:rsid w:val="00F049B8"/>
+    <w:rsid w:val="00FA4895"/>
+    <w:rsid w:val="00FD08F3"/>
     <w:rsid w:val="69F714D7"/>
     <w:rsid w:val="78C153E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -11907,51 +11885,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="006B3EF3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12184,85 +12162,95 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="cf4cf78f-b024-4fff-b318-d6cee6b11464" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5a714d54-8e97-4214-b2ce-9ea96e98c9f6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cf4cf78f-b024-4fff-b318-d6cee6b11464" xmlns:ns3="5a714d54-8e97-4214-b2ce-9ea96e98c9f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="600f8e9ceb9d261632f87a04439dbe26" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A9356299A5D20E4D8499CE5E6622B4B6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f25743d1043d582aca2393282bfb466">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cf4cf78f-b024-4fff-b318-d6cee6b11464" xmlns:ns3="5a714d54-8e97-4214-b2ce-9ea96e98c9f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76ac8227f62c23411735fd0f6cd727c3" ns2:_="" ns3:_="">
     <xsd:import namespace="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <xsd:import namespace="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf4cf78f-b024-4fff-b318-d6cee6b11464" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -12329,50 +12317,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12429,112 +12422,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06C04EF6-5E30-474C-9984-356345AD8468}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED20D11-A451-4744-804D-20A839A6F425}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <ds:schemaRef ds:uri="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47B712C9-A99A-4301-952F-FE17038C6D1E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A43008-D495-4574-BF96-7728C6C8F47C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <ds:schemaRef ds:uri="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>858</Words>
-  <Characters>4897</Characters>
+  <Words>884</Words>
+  <Characters>5045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5744</CharactersWithSpaces>
+  <CharactersWithSpaces>5918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fathimath Nasha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A9356299A5D20E4D8499CE5E6622B4B6</vt:lpwstr>
   </property>