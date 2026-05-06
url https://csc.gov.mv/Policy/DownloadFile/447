--- v0 (2025-10-15)
+++ v1 (2026-05-06)
@@ -38,51 +38,51 @@
           <w:tab w:val="center" w:pos="4874"/>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsia="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001132A4">
         <w:rPr>
           <w:rFonts w:cs="Faruma" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>`</w:t>
       </w:r>
       <w:r w:rsidRPr="00403355">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65492483" wp14:editId="420AADED">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65492483" wp14:editId="420AADED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="leftMargin">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>553085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="840104" cy="328294"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="8" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="840104" cy="328294"/>
                         </a:xfrm>
@@ -144,51 +144,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="65492483" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.1pt;margin-top:43.55pt;width:66.15pt;height:25.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhCBlnJQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QhXdqo6Wrpsghp&#10;uUgLH+A6TmNhe4ztNilfz9hJuwXeEH6wPDP2mZkzx+vbQStyFM5LMDWdz3JKhOHQSLOv6bevD6+W&#10;lPjATMMUGFHTk/D0dvPyxbq3lSigA9UIRxDE+Kq3Ne1CsFWWed4JzfwMrDAYbMFpFtB0+6xxrEd0&#10;rbIiz2+yHlxjHXDhPXrvxyDdJPy2FTx8blsvAlE1xdpC2l3ad3HPNmtW7R2zneRTGewfqtBMGkx6&#10;gbpngZGDk39BackdeGjDjIPOoG0lF6kH7Gae/9HNU8esSL0gOd5eaPL/D5Z/Oj7ZL46E4S0MOMDU&#10;hLePwL97YmDbMbMXd85B3wnWYOJ5pCzrra+mp5FqX/kIsus/QoNDZocACWhonY6sYJ8E0XEApwvp&#10;YgiEo3NZYuMlJRxDr4tlsSpTBladH1vnw3sBmsRDTR3ONIGz46MPsRhWna/EXB6UbB6kUsmIOhJb&#10;5ciRoQLCUKSn6qCx0tFX5rhGHaAb1TK6b85uhE9qjCgp2W8JlCF9TVeLYpGADcTMSVRaBlS2khpb&#10;jFhTjkjjO9OkK4FJNZ4xiTITr5HKkdQw7Aa8GPndQXNChh2MCsYfh4cO3E9KelRvTf2PA3OCEvXB&#10;4JRW87KMck9GuXhToOGuI7vrCDMcoWrKg6NkNLYhfZLIoYE7nGcrE9fPtUzVoi4TK9MfisK/ttOt&#10;55+++QUAAP//AwBQSwMEFAAGAAgAAAAhAEMcWbTaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SNyo0wAlDXEqBKoUoV4IfMA23iYR8TrYbpv+Pc4JbjOa0cwrNpMZxImc7y0r&#10;WC4SEMSN1T23Cr4+t3cZCB+QNQ6WScGFPGzK66sCc23P/EGnOrQijrDPUUEXwphL6ZuODPqFHYlj&#10;drDOYIjWtVI7PMdxM8g0SVbSYM/xocORXjtqvuujUbCjH3dZvSNWb9yEh6peV+k2KHV7M708gwg0&#10;hb8yzPgRHcrItLdH1l4MCtLYU5A9LUHM6X36CGI/iywDWRbyP3/5CwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGEIGWclAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEMcWbTaAAAABwEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" fillcolor="#acb9ca [1311]" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.1pt;margin-top:43.55pt;width:66.15pt;height:25.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhCBlnJQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QhXdqo6Wrpsghp&#10;uUgLH+A6TmNhe4ztNilfz9hJuwXeEH6wPDP2mZkzx+vbQStyFM5LMDWdz3JKhOHQSLOv6bevD6+W&#10;lPjATMMUGFHTk/D0dvPyxbq3lSigA9UIRxDE+Kq3Ne1CsFWWed4JzfwMrDAYbMFpFtB0+6xxrEd0&#10;rbIiz2+yHlxjHXDhPXrvxyDdJPy2FTx8blsvAlE1xdpC2l3ad3HPNmtW7R2zneRTGewfqtBMGkx6&#10;gbpngZGDk39BackdeGjDjIPOoG0lF6kH7Gae/9HNU8esSL0gOd5eaPL/D5Z/Oj7ZL46E4S0MOMDU&#10;hLePwL97YmDbMbMXd85B3wnWYOJ5pCzrra+mp5FqX/kIsus/QoNDZocACWhonY6sYJ8E0XEApwvp&#10;YgiEo3NZYuMlJRxDr4tlsSpTBladH1vnw3sBmsRDTR3ONIGz46MPsRhWna/EXB6UbB6kUsmIOhJb&#10;5ciRoQLCUKSn6qCx0tFX5rhGHaAb1TK6b85uhE9qjCgp2W8JlCF9TVeLYpGADcTMSVRaBlS2khpb&#10;jFhTjkjjO9OkK4FJNZ4xiTITr5HKkdQw7Aa8GPndQXNChh2MCsYfh4cO3E9KelRvTf2PA3OCEvXB&#10;4JRW87KMck9GuXhToOGuI7vrCDMcoWrKg6NkNLYhfZLIoYE7nGcrE9fPtUzVoi4TK9MfisK/ttOt&#10;55+++QUAAP//AwBQSwMEFAAGAAgAAAAhAEMcWbTaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SNyo0wAlDXEqBKoUoV4IfMA23iYR8TrYbpv+Pc4JbjOa0cwrNpMZxImc7y0r&#10;WC4SEMSN1T23Cr4+t3cZCB+QNQ6WScGFPGzK66sCc23P/EGnOrQijrDPUUEXwphL6ZuODPqFHYlj&#10;drDOYIjWtVI7PMdxM8g0SVbSYM/xocORXjtqvuujUbCjH3dZvSNWb9yEh6peV+k2KHV7M708gwg0&#10;hb8yzPgRHcrItLdH1l4MCtLYU5A9LUHM6X36CGI/iywDWRbyP3/5CwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGEIGWclAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEMcWbTaAAAABwEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" fillcolor="#acb9ca [1311]" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="55B1DE11" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="000A0F4E" w:rsidRDefault="006E4191" w:rsidP="006E4191">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:lang w:bidi="dv-MV"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A0F4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
@@ -213,51 +213,51 @@
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC9E731" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00403355" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4874"/>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsia="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF14FA">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2EBF2C00" wp14:editId="7707B9BD">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2EBF2C00" wp14:editId="7707B9BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>41539</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="752400" cy="752400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
             <wp:docPr id="3" name="image1.png" descr="C:\Users\fathimath.nasha\AppData\Local\Microsoft\Windows\INetCache\Content.Word\17990951_1321008574673847_8116120987662459093_n.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="C:\Users\fathimath.nasha\AppData\Local\Microsoft\Windows\INetCache\Content.Word\17990951_1321008574673847_8116120987662459093_n.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -571,221 +571,221 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF0168B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="Faruma"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent3"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="28DA7A8B" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="28DA7A8B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8777" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="679DB94C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00FE3752" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="679DB94C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00FE3752" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:color w:val="auto"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE3752">
               <w:rPr>
                 <w:rFonts w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="auto"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">އިދާރާގެ ނަން: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="5858FC5B" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="5858FC5B" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8777" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="609BE97B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009C705B" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="609BE97B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009C705B" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="7A72DF6F" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="7A72DF6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8777" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="68D625BE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00F6608D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="68D625BE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00F6608D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Faruma" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">މަސައްކަތުގެ ފެންވަރު ބެލޭ މުވައްޒަފާބެހޭ މަޢުލޫމާތު </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="584062A7" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="584062A7" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F2975E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0080479F" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="23F2975E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0080479F" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080479F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ނަން:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA5B64F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="004D30D4" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2CA5B64F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="004D30D4" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="lightGray"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4FC146" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6C4FC146" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D30D4">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ރ</w:t>
             </w:r>
             <w:r w:rsidRPr="004D30D4">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
@@ -816,221 +816,221 @@
             </w:r>
             <w:r w:rsidRPr="004D30D4">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:caps/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ު</w:t>
             </w:r>
             <w:r w:rsidRPr="004D30D4">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:caps/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB68CB2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4AB68CB2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="1EC8683F" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="1EC8683F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39158047" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="39158047" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަޤާމު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E6F4F2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="08E6F4F2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4F9087" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="004D30D4" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1F4F9087" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="004D30D4" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D30D4">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަގާމުގެ ނަންބަރު:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A684FC0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4A684FC0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="753D6AD5" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="753D6AD5" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8777" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0953F728" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0953F728" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">މަސައްކަތުގެ ފެންވަރު ބަލާ ފޯމު ފުރިހަމަ ކުރި ތާރީޚް: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="1D0D9EB1" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="009F6D31" w14:paraId="1D0D9EB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8777" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50385B26" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="50385B26" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009F6D31" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ސުޕަވައިޒަރުގެ ނަމާއި މަޤާމު އަދި ޔުނިޓް: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E8DB6A2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
@@ -1218,103 +1218,103 @@
     <w:p w14:paraId="71DBABAD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w14:paraId="0E5A5745" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w14:paraId="0E5A5745" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1356077B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1356077B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6669C86E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6669C86E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92997">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">1.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ޓާގެޓް/ ޓާސްކްތައް </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="033B207F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0030404D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="033B207F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0030404D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AD2AF36" w14:textId="77E73FD6" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="001F6047" w:rsidP="006E4191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1497,320 +1497,252 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="1824"/>
         <w:gridCol w:w="2527"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2086"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="6B1575E7" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="6B1575E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3929" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F987D7D" w14:textId="7D88FCA9" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00522E3D">
+          <w:p w14:paraId="3F987D7D" w14:textId="6C571CED" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="004E2B84">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00827613">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަޤާމުގެ މަސައްކަތްތަކާއި އެ</w:t>
             </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މަސައްކަތްތައް ކުރުމަށްޓަކައި ޓާގެޓު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ޓާސްކު ރޭވިފައިވާ ގޮތް (މިންވަރު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">، </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827613">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ފެންވަރު އަދި، ވަގުތު އެނގޭނެހެން) ބަޔާންކުރުމަށް.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5812FA34" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ހާސިލ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027499E">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ކުރެވިފައިވާ މިންވަރު </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027499E">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މިންގަނޑ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ު</w:t>
+            </w:r>
+            <w:r w:rsidR="002B17B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00522E3D">
-[...68 lines deleted...]
-            <w:r w:rsidRPr="00522E3D">
+            <w:r w:rsidR="002B17B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027499E">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027499E">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">އިން </w:t>
+            </w:r>
+            <w:r w:rsidR="002B17B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B17B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00522E3D">
-[...143 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="11DCA333" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="11DCA333" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="477"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31591707" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="31591707" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5C2E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓު</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -1823,51 +1755,51 @@
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާސްކް</w:t>
             </w:r>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41D547FA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="41D547FA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓް</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
@@ -1875,354 +1807,354 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާސްކްތައް</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3712E5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2E3712E5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="3F0DCD61" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="3F0DCD61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="370"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586DA45B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="586DA45B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0147262E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0147262E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21907480" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="21907480" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ފެންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD21869" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3DD21869" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ވަގުތު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FFF452E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3FFF452E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="4BB61889" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="4BB61889" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1007"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8CC9A6" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0F8CC9A6" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27209CC1" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="27209CC1" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="292A5B7A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="292A5B7A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5904161C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="5904161C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CD11242" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0CD11242" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="26693A45" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="26693A45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D82034" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="23D82034" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މާކުސް</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35583BF7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="35583BF7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15013ABD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="15013ABD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B372D7D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6B372D7D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED90387" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3ED90387" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5C2E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓު</w:t>
             </w:r>
@@ -2254,62 +2186,62 @@
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ގެ ޖުމުލަ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="62BA970D" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="62BA970D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DED35F2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2DED35F2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5C2E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓު</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -2331,51 +2263,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="003B4655" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="003B4655" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓް</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
@@ -2383,339 +2315,339 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާސްކްތައް</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D05CDF1" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7D05CDF1" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="0A3902A8" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="0A3902A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B41C9BB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2B41C9BB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15E4D604" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="15E4D604" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F30B15" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="06F30B15" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ފެންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34FCDDE0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="34FCDDE0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ވަގުތު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63D8AB85" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="63D8AB85" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="51B993D6" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="51B993D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="620"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4827ABBE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4827ABBE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F46128" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="34F46128" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3FF9CD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1E3FF9CD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175EDEC7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="175EDEC7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D953FB3" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2D953FB3" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="0F317943" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="0F317943" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57696277" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="57696277" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މާކުސް</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00F35463" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="00F35463" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11F915B0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="11F915B0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC1AB80" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1BC1AB80" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6FDD1311" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="002B17B8">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2771,62 +2703,62 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ގެ ޖުމުލަ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="6BBD7A32" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="6BBD7A32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7805C7CB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7805C7CB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5C2E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓު</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -2847,51 +2779,51 @@
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10CEA964" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="10CEA964" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓް</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
@@ -2899,354 +2831,354 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާސްކްތައް</w:t>
             </w:r>
             <w:r w:rsidRPr="0038026B">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63451181" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="63451181" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="54F59335" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="54F59335" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F05C56D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="5F05C56D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B73CAC6" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7B73CAC6" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24370884" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="24370884" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ފެންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4E69B8" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6E4E69B8" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00522E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ވަގުތު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="513AB9C5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="513AB9C5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="4C6B5422" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="4C6B5422" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="791"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1D2D85" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6C1D2D85" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36683C48" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="36683C48" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57DD5E76" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="57DD5E76" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="627DB992" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="627DB992" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C44F4AD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0C44F4AD" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="5F0984F1" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="5F0984F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C877A89" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4C877A89" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މާކުސް</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0474BFFA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0474BFFA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF58402" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0DF58402" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED5FE52" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1ED5FE52" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="128A4F1B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="128A4F1B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00522E3D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5C2E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓު</w:t>
             </w:r>
@@ -3297,106 +3229,106 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ގެ ޖުމުލަ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="660A8183" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00522E3D" w14:paraId="660A8183" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3929" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3DEBFE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00E13459" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0B3DEBFE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00E13459" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13459">
               <w:rPr>
                 <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާގެޓު</w:t>
             </w:r>
             <w:r w:rsidRPr="00E13459">
               <w:rPr>
                 <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E13459">
               <w:rPr>
                 <w:rFonts w:ascii="Mv Amaan XP" w:hAnsi="Mv Amaan XP" w:cs="Mv Amaan XP"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޓާސްކްތަކުން ހާސިލުކުރެވިފައިވާ މިންވަރުގެ ޖުމުލަ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61932BF7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009C3F51" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="61932BF7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009C3F51" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="0000FF"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C17762D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:bidi/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -3474,51 +3406,51 @@
         <w:bidi/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6D7B45" wp14:editId="491F10C2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6D7B45" wp14:editId="491F10C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>72438</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6142008" cy="776377"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Rectangle 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6142008" cy="776377"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3607,51 +3539,51 @@
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7E6D7B45" id="Rectangle 13" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:432.4pt;margin-top:5.7pt;width:483.6pt;height:61.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVi/KWbwIAAEIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nWbIFdYqgRYcB&#10;RVusHXpWZKkxJosapcTOfv0o+ZGgy2nYRRbN50fy0+VVWxu2V+grsAXPLyacKSuhrOxrwX883374&#10;zJkPwpbCgFUFPyjPr1bv3102bqmmsAVTKmQUxPpl4wq+DcEts8zLraqFvwCnLCk1YC0CifialSga&#10;il6bbDqZzLMGsHQIUnlPf286JV+l+ForGR609iowU3CqLaQT07mJZ7a6FMtXFG5byb4M8Q9V1KKy&#10;lHQMdSOCYDus/gpVVxLBgw4XEuoMtK6kShgITT55g+ZpK5xKWKg53o1t8v8vrLzfP7lHpDY0zi89&#10;XSOKVmMdv1Qfa1OzDmOzVBuYpJ/zfEYDoPFK0i0W84+LRexmdvR26MNXBTWLl4IjDSP1SOzvfOhM&#10;B5OYzNh4ejBVeVsZk4S4BuraINsLGqCQUtmQ92lOLClp9M6OGNItHIzqIn9XmlUlVT1NFaT1eht3&#10;3sc1lqyjm6YqRsf8nKMZi+lto5tKazc6Ts45dkiGjKNHygo2jM51ZQHPBSh/Dm3Qnf2AvsMc4Yd2&#10;0xJoYmUEFv9soDw8IkPoaOCdvK1oNHfCh0eBtPfEEOJyeKBDG2gKDv2Nsy3g73P/oz2tI2k5a4hH&#10;Bfe/dgIVZ+abpUX9ks9mkXhJmH1aTEnAU83mVGN39TXQpHN6NZxM12gfzHDVCPULUX4ds5JKWEm5&#10;Cy4DDsJ16PhNj4ZU63UyI7I5Ee7sk5MxeOxzXL3n9kWg6/cz0Gbfw8A5sXyzpp1t9LSw3gXQVdrh&#10;Y1/7CRBREwv6RyW+BKdysjo+fas/AAAA//8DAFBLAwQUAAYACAAAACEAnMTPatwAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLwdCWsjSNiYkHTbQaz1MYAWVnCbsF+u8d&#10;T/b43pu8902+m22nRhp869jAchGBIi5d1XJt4OP98W4NygfkCjvHZOBMHnbF9VWOWeUmfqPxEGol&#10;JewzNNCE0Gda+7Ihi37hemLJvtxgMYgcal0NOEm57XQcRam22LIsNNjTQ0Plz+FkDbhvPab18+c+&#10;ecJ18jL7VxufJ2Nub+b9FlSgOfwfwx++oEMhTEd34sqrzoA8EsRd3oOSdJOuYlBHMZJkBbrI9SV/&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVi/KWbwIAAEIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcxM9q3AAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#5b9bd5 [3204]" strokeweight="1pt">
+              <v:rect w14:anchorId="7E6D7B45" id="Rectangle 13" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:432.4pt;margin-top:5.7pt;width:483.6pt;height:61.15pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVi/KWbwIAAEIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nWbIFdYqgRYcB&#10;RVusHXpWZKkxJosapcTOfv0o+ZGgy2nYRRbN50fy0+VVWxu2V+grsAXPLyacKSuhrOxrwX883374&#10;zJkPwpbCgFUFPyjPr1bv3102bqmmsAVTKmQUxPpl4wq+DcEts8zLraqFvwCnLCk1YC0CifialSga&#10;il6bbDqZzLMGsHQIUnlPf286JV+l+ForGR609iowU3CqLaQT07mJZ7a6FMtXFG5byb4M8Q9V1KKy&#10;lHQMdSOCYDus/gpVVxLBgw4XEuoMtK6kShgITT55g+ZpK5xKWKg53o1t8v8vrLzfP7lHpDY0zi89&#10;XSOKVmMdv1Qfa1OzDmOzVBuYpJ/zfEYDoPFK0i0W84+LRexmdvR26MNXBTWLl4IjDSP1SOzvfOhM&#10;B5OYzNh4ejBVeVsZk4S4BuraINsLGqCQUtmQ92lOLClp9M6OGNItHIzqIn9XmlUlVT1NFaT1eht3&#10;3sc1lqyjm6YqRsf8nKMZi+lto5tKazc6Ts45dkiGjKNHygo2jM51ZQHPBSh/Dm3Qnf2AvsMc4Yd2&#10;0xJoYmUEFv9soDw8IkPoaOCdvK1oNHfCh0eBtPfEEOJyeKBDG2gKDv2Nsy3g73P/oz2tI2k5a4hH&#10;Bfe/dgIVZ+abpUX9ks9mkXhJmH1aTEnAU83mVGN39TXQpHN6NZxM12gfzHDVCPULUX4ds5JKWEm5&#10;Cy4DDsJ16PhNj4ZU63UyI7I5Ee7sk5MxeOxzXL3n9kWg6/cz0Gbfw8A5sXyzpp1t9LSw3gXQVdrh&#10;Y1/7CRBREwv6RyW+BKdysjo+fas/AAAA//8DAFBLAwQUAAYACAAAACEAnMTPatwAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLwdCWsjSNiYkHTbQaz1MYAWVnCbsF+u8d&#10;T/b43pu8902+m22nRhp869jAchGBIi5d1XJt4OP98W4NygfkCjvHZOBMHnbF9VWOWeUmfqPxEGol&#10;JewzNNCE0Gda+7Ihi37hemLJvtxgMYgcal0NOEm57XQcRam22LIsNNjTQ0Plz+FkDbhvPab18+c+&#10;ecJ18jL7VxufJ2Nub+b9FlSgOfwfwx++oEMhTEd34sqrzoA8EsRd3oOSdJOuYlBHMZJkBbrI9SV/&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVi/KWbwIAAEIFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcxM9q3AAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#5b9bd5 [3204]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="747C2571" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="009C3F51" w:rsidRDefault="006E4191" w:rsidP="006E4191">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:bidi="dv-MV"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009C3F51">
                         <w:rPr>
                           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B556981" wp14:editId="56BD3E46">
                             <wp:extent cx="5262245" cy="690245"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="88" name="Picture 88"/>
                             <wp:cNvGraphicFramePr>
@@ -3779,51 +3711,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>ސުލޫކީ މިންގަނޑުތަކާއި ކޮމްޕީޓެންސީތައް</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1491C71A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="378FFED2" w14:textId="16A1498E" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="001F6047" w:rsidP="006E4191">
+    <w:p w14:paraId="378FFED2" w14:textId="2D6C55B3" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="001F6047" w:rsidP="006E4191">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidR="006E4191" w:rsidRPr="00726127">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3845,65 +3777,65 @@
       </w:r>
       <w:r w:rsidR="006E4191">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>ބައި</w:t>
       </w:r>
       <w:r w:rsidR="006E4191" w:rsidRPr="00726127">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ފުރިހަމަކުރުމުގައި </w:t>
       </w:r>
       <w:r w:rsidR="006E4191">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">އުޞޫލުގެ </w:t>
       </w:r>
-      <w:r w:rsidR="00421BED">
+      <w:r w:rsidR="002565F2">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t xml:space="preserve">11.2 </w:t>
       </w:r>
       <w:r w:rsidR="006E4191">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ވަނަ ނަންބަރު</w:t>
+        <w:t>ވަނަ ނަންބަރު</w:t>
       </w:r>
       <w:r w:rsidR="006E4191" w:rsidRPr="00726127">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E4191">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">އަދި ޖަދުވަލު </w:t>
       </w:r>
       <w:r w:rsidR="00421BED">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006E4191">
@@ -3947,239 +3879,239 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="627"/>
         <w:gridCol w:w="6999"/>
         <w:gridCol w:w="547"/>
         <w:gridCol w:w="547"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="585B835C" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="585B835C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="62"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2F97FB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2A2F97FB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="2189"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE63BEA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7EE63BEA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="2189"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> މިންގަނޑުތައް</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61958800" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="61958800" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="408F5BEA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="408F5BEA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C5F9C5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="56C5F9C5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="040BEBA3" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="040BEBA3" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="65595F4E" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="65595F4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="755"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49CB54A3" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="49CB54A3" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="512" w:hanging="270"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187AC07E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="187AC07E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ކުރާ</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4403,146 +4335,146 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38375BFE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="38375BFE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED0FE48" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3ED0FE48" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72B7F648" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="72B7F648" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1670181A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1670181A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="480415BE" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="480415BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30AA2694" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="30AA2694" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A96BD2E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0A96BD2E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>އަދަބުވެރިކަމާއި</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4602,146 +4534,146 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މުޢާމަލާތުކުރުން</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E45724" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="53E45724" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79EFDA37" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="79EFDA37" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01935D88" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="01935D88" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D77CD1A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0D77CD1A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="2B114602" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="2B114602" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC3014F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="5FC3014F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57162FC8" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="57162FC8" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މައްސަލަތައް</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4812,145 +4744,145 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0933DDB5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0933DDB5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25CD1843" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="25CD1843" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48287BF6" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="48287BF6" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542859FE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="542859FE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="61F672B5" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="61F672B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50B7814F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="50B7814F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="569" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE89196" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2AE89196" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހަވާލުވެފައިވާ</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5087,146 +5019,146 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3725F1D2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3725F1D2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45BAE652" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="45BAE652" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E22BA3F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2E22BA3F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="054FD04B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="054FD04B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="1DEE82F7" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="1DEE82F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469B8310" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="469B8310" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="569" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56FFD993" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="56FFD993" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ތެދުވެރިކަމާއި</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
@@ -5258,146 +5190,146 @@
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>އިންޓެގްރިޓީ</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="304AB14C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="304AB14C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8082BB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3C8082BB" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29241CC5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="29241CC5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69708D6D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="69708D6D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="5B04CD84" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="5B04CD84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6222F494" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6222F494" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="522" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720DAA1A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="720DAA1A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހިތްހެޔޮ</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5545,146 +5477,146 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހިތްހެޔޮވުން</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1143AD92" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1143AD92" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6672E8" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6C6672E8" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31532951" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="31532951" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E64C5CA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="5E64C5CA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="262835E3" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="262835E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624D39D0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="624D39D0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="569" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47AFB9E0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="47AFB9E0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަސައްކަތަށް</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
@@ -5735,145 +5667,145 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7AB3FF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3B7AB3FF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D580D82" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6D580D82" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660B2631" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="660B2631" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C50A47" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="54C50A47" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="1EFBE461" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="1EFBE461" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA8151C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6FA8151C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="569" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3ED699" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1E3ED699" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހާޟިރީއަށް</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5967,145 +5899,145 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBB7622" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6BBB7622" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AFEC4B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="11AFEC4B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2508A921" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="2508A921" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="584D0D16" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="584D0D16" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="58652C43" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="58652C43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4075197B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4075197B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="569" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="675F5F05" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="675F5F05" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޤާނޫނުތަކާއި</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6188,149 +6120,149 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މިންވަރު</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50CD2CC4" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="50CD2CC4" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3B2EE5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6A3B2EE5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B830345" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7B830345" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C216679" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6C216679" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="357F6813" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00370BEA" w14:paraId="357F6813" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="320" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5FED5E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="3C5FED5E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="569" w:hanging="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4721FF9F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00AB1437" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4721FF9F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00AB1437" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:eastAsia="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަސައްކަތުގެ</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6564,99 +6496,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00594537">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Confidentiality)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5853BF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7E5853BF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D91B030" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1D91B030" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7920E731" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7920E731" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E52471F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7E52471F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00370BEA" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73C86575" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:bidi/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
@@ -6856,147 +6788,147 @@
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">މުވައްޒަފަށް ބޭނުންވާކަމަށް ސުޕަވައިޒަރު ދެކޭ ނުވަތަ މުވައްޒަފު ދެކޭ ތަމްރީންތައް މި ބައިގައި ފުރިހަމަކުރަންވާނެއެވެ.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="4197"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0004345A" w14:paraId="62EB2DA8" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0004345A" w14:paraId="62EB2DA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="470"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAB90A5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4FAB90A5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ތަމްރީން</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D8D7A5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="03D8D7A5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4197" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30D59648" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="30D59648" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ސަބަބު</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CF30A9F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0CF30A9F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0004345A" w14:paraId="051A2759" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0004345A" w14:paraId="051A2759" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1595"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73437333" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="73437333" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:ind w:left="209"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
@@ -7052,68 +6984,68 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="A_Reethi"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="A_Reethi"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA75E50" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7DA75E50" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:ind w:left="209"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18DA2DC2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="18DA2DC2" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:ind w:left="267"/>
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0004345A">
               <w:rPr>
                 <w:rFonts w:cs="Faruma"/>
                 <w:rtl/>
@@ -7280,57 +7212,57 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">މި ފޯމުގައި، މާކްސް ދިނުމަށް ކަނޑައަޅާފައިވާ ބައިތަކުން، މުވައްޒަފަށް ހާޞިލުކުރެވުނު ނަތީޖާތައް މި ބައިގައި ފުރިހަމަކުރަންވާނެއެވެ. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3682"/>
         <w:gridCol w:w="3599"/>
         <w:gridCol w:w="2519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="425E5F86" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="425E5F86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF9F93A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6BF9F93A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މާކ</w:t>
             </w:r>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -7343,213 +7275,223 @@
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ސް ލިބޭ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ބައިތައް</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB126A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6FDB126A" w14:textId="2A163E40" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="00287CAF">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00287E75">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+            <w:r w:rsidRPr="00F0772C">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ސ</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ސަޕޯޓް</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0772C">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t>ީނިއަރ އަދި މިޑްލް މެނޭޖްމަން</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0772C">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
-              <w:t xml:space="preserve">ޓް އަދި ސަޕޯޓް އޮފިސަރ </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+              <w:t>ސަރވިސް</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00287E75">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
               <w:t>ގިންތި</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="43A0888B" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="43A0888B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39836AA0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="39836AA0" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="019E58E4" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="019E58E4" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C4D15C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="32C4D15C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ލިބުނު އިންސައްތަ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="2903BAF7" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="2903BAF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A324D7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="00A324D7" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހ</w:t>
             </w:r>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ޓާގެޓް/ޓާސްކްތައް </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC8E9EE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0DC8E9EE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Faruma"/>
                     <w:sz w:val="36"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                   <m:t>80×</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
@@ -7557,72 +7499,72 @@
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num/>
                   <m:den>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Faruma"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <m:t>--</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC30E2D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6FC30E2D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="21306C67" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="21306C67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F28531A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0F28531A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ށ</w:t>
             </w:r>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
@@ -7670,73 +7612,73 @@
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num/>
                   <m:den>
                     <m:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Faruma"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <m:t>40</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5BC20D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7E5BC20D" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="1D7952D0" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="00287E75" w14:paraId="1D7952D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59BB72AC" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="59BB72AC" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ލިބުނު </w:t>
             </w:r>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -7748,132 +7690,140 @@
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ގެ </w:t>
             </w:r>
             <w:r w:rsidRPr="00287E75">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޖުމުލަ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="072B26BA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="072B26BA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="00287E75" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="526AB39A" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="006238D1" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62790411" w14:textId="0D30A088" w:rsidR="006E4191" w:rsidRPr="007E373D" w:rsidRDefault="001F6047" w:rsidP="007E373D">
+    <w:p w14:paraId="1C329A68" w14:textId="77777777" w:rsidR="00AD445A" w:rsidRPr="00354B31" w:rsidRDefault="001F6047" w:rsidP="00AD445A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
+          <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E373D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
-      <w:r w:rsidR="006E4191" w:rsidRPr="007E373D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">މަސައްކަތުގެ ފެންވަރު ބެލުމުން ލިބުނު ނަތީޖާ އާ މެދު، މުވައްޒަފު ނުވަތަ ސުޕަވައިޒަރު އިތުރު ޚިޔާލެއް އޮތް ނަމަ، މި ބައިގައި އެ ކަން ފާހަގަކުރަންވާނެއެވެ. </w:t>
+      <w:r w:rsidR="00AD445A">
+        <w:rPr>
+          <w:rFonts w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t>މަސައްކަތުގެ ފެންވަރުބެލުމުން ލިބުނު ނަތީޖާއާ މެދު، ސުޕަވައިޒަރުގެ ޚިޔާލު މިބައިގައި ފާހަގަކުރަންވާނެއެވެ. އަދި، މުވައްޒަފުގެ ޚިޔާލެއް  އޮތް ނަމަ، އެކަން މިބައިގައި ފާހަގަކުރުމުގެ އިޚްތިޔާރު މުވައްޒަފަށް ލިބިގެންވެއެވެ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD445A" w:rsidRPr="00354B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="dv-MV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="62988562" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="62988562" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="982"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="579DFA4F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="579DFA4F" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ހ</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
@@ -7887,110 +7837,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޖުމުލަ</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ގޮތެއްގައި ދެކޭ ގޮތް</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="4D5CA512" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="4D5CA512" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1261"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1041F4E5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="1041F4E5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ށ</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަސައްކަތް ކޮށްފައިވާ ގޮތާމެދު މުވައްޒަފުގެ ޚިޔާލު</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="7D7C5F61" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="7D7C5F61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1180"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76357FFF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="76357FFF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ނ</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
@@ -8192,260 +8142,277 @@
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t>މަސައްކަތު</w:t>
       </w:r>
       <w:r w:rsidR="006E4191">
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
         <w:t xml:space="preserve">ގެ ފެންވަރު ބެލުމުން މާކްސް ދިނުމަށް ކަނޑައަޅާފައިވާ ބައެއް ނޫނެވެ. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6022"/>
         <w:gridCol w:w="3778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w14:paraId="43A64E74" w14:textId="77777777" w:rsidTr="476F43D6">
+      <w:tr w:rsidR="00356CA1" w14:paraId="43A64E74" w14:textId="77777777" w:rsidTr="476F43D6">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1383C5" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="000F431C" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="7A1383C5" w14:textId="42D6E84A" w:rsidR="00356CA1" w:rsidRPr="00116C62" w:rsidRDefault="00116C62" w:rsidP="00356CA1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އޮފީހަށް ޙާޟިރުވާންޖެހޭ ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B303D1" w14:textId="77777777" w:rsidR="00356CA1" w:rsidRPr="000F431C" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F431C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ޙާޟިރުވާންޖެހޭ ދުވަހުގެ ޢަދަދު </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356CA1" w14:paraId="46A2890F" w14:textId="77777777" w:rsidTr="476F43D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1C96B3" w14:textId="02B7D0B4" w:rsidR="00356CA1" w:rsidRPr="00116C62" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އޮފީހަށް ޙާޟިރުވި ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B303D1" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="000F431C" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="09CE33B6" w14:textId="77777777" w:rsidR="00356CA1" w:rsidRPr="000F431C" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w14:paraId="46A2890F" w14:textId="77777777" w:rsidTr="476F43D6">
-[...57 lines deleted...]
-      <w:tr w:rsidR="00421BED" w14:paraId="5D34A5FC" w14:textId="77777777" w:rsidTr="476F43D6">
+      <w:tr w:rsidR="00356CA1" w14:paraId="5D34A5FC" w14:textId="77777777" w:rsidTr="476F43D6">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4B9A42" w14:textId="43870FED" w:rsidR="00421BED" w:rsidRPr="000F431C" w:rsidRDefault="00421BED" w:rsidP="00100383">
+          <w:p w14:paraId="4A4B9A42" w14:textId="2B0CA4D7" w:rsidR="00356CA1" w:rsidRPr="00116C62" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ގަޑިނުޖެހި އޮފީހަށް ޙާޟިރުވ</w:t>
+            </w:r>
+            <w:r w:rsidR="00116C62" w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>ި</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ދުވަހުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5169A6E6" w14:textId="77777777" w:rsidR="00356CA1" w:rsidRPr="000F431C" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F431C">
-[...37 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD053A" w14:paraId="6EC90910" w14:textId="77777777" w:rsidTr="476F43D6">
+      <w:tr w:rsidR="00356CA1" w14:paraId="7222FEC3" w14:textId="77777777" w:rsidTr="476F43D6">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="060615E9" w14:textId="63C8F6D3" w:rsidR="00FD053A" w:rsidRPr="000F431C" w:rsidRDefault="00F24E48" w:rsidP="476F43D6">
-[...30 lines deleted...]
-              <w:t>ޙީ ފިޔަވަޅުގެ ޢަދަދު</w:t>
+          <w:p w14:paraId="67D6177F" w14:textId="24CA3A89" w:rsidR="00356CA1" w:rsidRPr="00116C62" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>އޮފީހަށް ހާޟިރުވާންޖެހޭ ދުވަހުގެ ތެރެއިން ހާޟިރުނުވާ ދުވަހުގެ ޢަދަދު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3283365B" w14:textId="77777777" w:rsidR="00FD053A" w:rsidRPr="000F431C" w:rsidRDefault="00FD053A" w:rsidP="00100383">
+          <w:p w14:paraId="1B504991" w14:textId="77777777" w:rsidR="00356CA1" w:rsidRPr="000F431C" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356CA1" w14:paraId="6EC90910" w14:textId="77777777" w:rsidTr="476F43D6">
+        <w:trPr>
+          <w:trHeight w:val="521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060615E9" w14:textId="5CC8E16F" w:rsidR="00356CA1" w:rsidRPr="00116C62" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
+                <w:rtl/>
+                <w:lang w:bidi="dv-MV"/>
+              </w:rPr>
+              <w:t>މުވައްޒަފަށް އަޅާފައިވާ އިޞްލާޙީ ފިޔަވަޅުގެ ޢަދަދު</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3283365B" w14:textId="77777777" w:rsidR="00356CA1" w:rsidRPr="000F431C" w:rsidRDefault="00356CA1" w:rsidP="00356CA1">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AD879DC" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0004345A" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="Faruma"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DC7E57B" w14:textId="718F47A7" w:rsidR="006E4191" w:rsidRPr="001F6047" w:rsidRDefault="001F6047" w:rsidP="001F6047">
@@ -8498,138 +8465,138 @@
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4900"/>
         <w:gridCol w:w="4900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="10DEF630" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="10DEF630" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB02A28" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="0CB02A28" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މުވައްޒަފު</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4DE88B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="5D4DE88B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ސުޕަވައިޒަރު</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="651F92B0" w14:textId="77777777" w:rsidTr="00100383">
+      <w:tr w:rsidR="006E4191" w:rsidRPr="0027499E" w14:paraId="651F92B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2404"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5497532C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="5497532C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ސޮއި </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5EA09E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="4C5EA09E" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ތާރީޚ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ު</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
@@ -8696,51 +8663,51 @@
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65449ADF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="65449ADF" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ނަން</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
@@ -8794,51 +8761,51 @@
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F6562C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="13F6562C" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>މަޤާމު</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
@@ -8892,51 +8859,51 @@
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C54A4CE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="6C54A4CE" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ސޮއި</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
@@ -8996,51 +8963,51 @@
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06437657" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191" w:rsidP="00100383">
+          <w:p w14:paraId="06437657" w14:textId="77777777" w:rsidR="006E4191" w:rsidRPr="0027499E" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ތާރީޚ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ު</w:t>
             </w:r>
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
@@ -9119,236 +9086,244 @@
             <w:r w:rsidRPr="0027499E">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="074B54CA" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Faruma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Faruma" w:cs="Faruma"/>
           <w:lang w:bidi="dv-MV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70007D9B" w14:textId="77777777" w:rsidR="006E4191" w:rsidRDefault="006E4191" w:rsidP="006E4191"/>
     <w:p w14:paraId="5DDF944D" w14:textId="77777777" w:rsidR="00761C28" w:rsidRDefault="00761C28"/>
-    <w:sectPr w:rsidR="00761C28" w:rsidSect="00CE50C8">
+    <w:sectPr w:rsidR="00761C28">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="630" w:right="1440" w:bottom="720" w:left="990" w:header="720" w:footer="152" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BF9A48" w14:textId="77777777" w:rsidR="00393375" w:rsidRDefault="00393375">
+    <w:p w14:paraId="6F8E08B5" w14:textId="77777777" w:rsidR="00315A68" w:rsidRDefault="00315A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A2676F6" w14:textId="77777777" w:rsidR="00393375" w:rsidRDefault="00393375">
+    <w:p w14:paraId="57D0D37E" w14:textId="77777777" w:rsidR="00315A68" w:rsidRDefault="00315A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="36E7D5AF" w14:textId="77777777" w:rsidR="00315A68" w:rsidRDefault="00315A68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Faruma">
+    <w:altName w:val="MV Boli"/>
     <w:panose1 w:val="02000500030200090000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mv Amaan XP">
-    <w:altName w:val="Faruma"/>
+    <w:altName w:val="MV Boli"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="A_Reethi">
-    <w:altName w:val="Faruma"/>
+    <w:altName w:val="MV Boli"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20AB57A2" w14:textId="77777777" w:rsidR="003D7682" w:rsidRDefault="006E4191" w:rsidP="00CE50C8">
+  <w:p w14:paraId="20AB57A2" w14:textId="77777777" w:rsidR="00B36930" w:rsidRDefault="006E4191">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="684D95A0" w14:textId="77777777" w:rsidR="003D7682" w:rsidRDefault="00F82369"/>
+  <w:p w14:paraId="684D95A0" w14:textId="77777777" w:rsidR="00B36930" w:rsidRDefault="00B36930"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2051791701"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1407057610"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="48C37764" w14:textId="77777777" w:rsidR="003D7682" w:rsidRPr="00D0064D" w:rsidRDefault="006E4191" w:rsidP="00CE50C8">
+          <w:p w14:paraId="48C37764" w14:textId="77777777" w:rsidR="00B36930" w:rsidRPr="00D0064D" w:rsidRDefault="006E4191">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0064D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D0064D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9469,74 +9444,81 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t>ޞަ</w:t>
             </w:r>
             <w:r w:rsidRPr="00D0064D">
               <w:rPr>
                 <w:rFonts w:ascii="Faruma" w:hAnsi="Faruma" w:cs="Faruma" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="dv-MV"/>
               </w:rPr>
               <w:t xml:space="preserve">ފްހާ </w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0DC8070E" w14:textId="77777777" w:rsidR="003D7682" w:rsidRDefault="00F82369"/>
+  <w:p w14:paraId="0DC8070E" w14:textId="77777777" w:rsidR="00B36930" w:rsidRDefault="00B36930"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42DD85E1" w14:textId="77777777" w:rsidR="00393375" w:rsidRDefault="00393375">
+    <w:p w14:paraId="1209FD0B" w14:textId="77777777" w:rsidR="00315A68" w:rsidRDefault="00315A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2905CCB5" w14:textId="77777777" w:rsidR="00393375" w:rsidRDefault="00393375">
+    <w:p w14:paraId="60CF43BA" w14:textId="77777777" w:rsidR="00315A68" w:rsidRDefault="00315A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="099E91AA" w14:textId="77777777" w:rsidR="00315A68" w:rsidRDefault="00315A68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136D6343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95240AD6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -9897,116 +9879,136 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1933853443">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="327101784">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="113402248">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1206673906">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="210"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E4191"/>
+    <w:rsid w:val="000E25E3"/>
+    <w:rsid w:val="0010335F"/>
+    <w:rsid w:val="00116C62"/>
     <w:rsid w:val="001F048E"/>
     <w:rsid w:val="001F6047"/>
+    <w:rsid w:val="002565F2"/>
+    <w:rsid w:val="00287CAF"/>
     <w:rsid w:val="002B17B8"/>
+    <w:rsid w:val="00315A68"/>
+    <w:rsid w:val="00356CA1"/>
     <w:rsid w:val="00393375"/>
     <w:rsid w:val="003F0E1A"/>
     <w:rsid w:val="00421BED"/>
+    <w:rsid w:val="004D017D"/>
+    <w:rsid w:val="004D30E2"/>
+    <w:rsid w:val="004E2B84"/>
+    <w:rsid w:val="0057426B"/>
     <w:rsid w:val="006E4191"/>
     <w:rsid w:val="00761C28"/>
+    <w:rsid w:val="007C6067"/>
     <w:rsid w:val="007E373D"/>
+    <w:rsid w:val="00984689"/>
+    <w:rsid w:val="009B1289"/>
+    <w:rsid w:val="00AD445A"/>
+    <w:rsid w:val="00B36930"/>
     <w:rsid w:val="00BE3F68"/>
+    <w:rsid w:val="00BF6B60"/>
+    <w:rsid w:val="00C86A6B"/>
     <w:rsid w:val="00C92997"/>
     <w:rsid w:val="00CE2130"/>
     <w:rsid w:val="00D3636E"/>
     <w:rsid w:val="00F24E48"/>
-    <w:rsid w:val="00F82369"/>
     <w:rsid w:val="00FD053A"/>
     <w:rsid w:val="476F43D6"/>
     <w:rsid w:val="74BF7251"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7BE8DC78"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7724D5A1-719A-4A02-89F7-1DCA63C063D7}"/>
+  <w15:docId w15:val="{2AB8DA50-0081-41F8-8F2E-34FF65F28794}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10575,50 +10577,77 @@
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="006E4191"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B1289"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B1289"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10863,85 +10892,75 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cf4cf78f-b024-4fff-b318-d6cee6b11464" xmlns:ns3="5a714d54-8e97-4214-b2ce-9ea96e98c9f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="600f8e9ceb9d261632f87a04439dbe26" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A9356299A5D20E4D8499CE5E6622B4B6" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f25743d1043d582aca2393282bfb466">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cf4cf78f-b024-4fff-b318-d6cee6b11464" xmlns:ns3="5a714d54-8e97-4214-b2ce-9ea96e98c9f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76ac8227f62c23411735fd0f6cd727c3" ns2:_="" ns3:_="">
     <xsd:import namespace="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <xsd:import namespace="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf4cf78f-b024-4fff-b318-d6cee6b11464" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -11008,50 +11027,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -11108,112 +11132,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cf4cf78f-b024-4fff-b318-d6cee6b11464" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5a714d54-8e97-4214-b2ce-9ea96e98c9f6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{243729F9-B77B-496A-94B3-4254B9947CA5}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{342810F4-96B9-4AFC-B515-D1217F63A20C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
     <ds:schemaRef ds:uri="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64ECE84E-129C-4036-AC64-E467F677DC10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A504146-B004-458C-8264-948F0511031D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cf4cf78f-b024-4fff-b318-d6cee6b11464"/>
+    <ds:schemaRef ds:uri="5a714d54-8e97-4214-b2ce-9ea96e98c9f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>756</Words>
-  <Characters>4311</Characters>
+  <Words>772</Words>
+  <Characters>4404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5057</CharactersWithSpaces>
+  <CharactersWithSpaces>5166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fathimath Nasha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A9356299A5D20E4D8499CE5E6622B4B6</vt:lpwstr>
   </property>