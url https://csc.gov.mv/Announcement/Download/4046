--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,281 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\National Pay Review Board\National Pay Commission\Letters\2026\Outgoing\Civil Service Commission\Letter 13 - Migration allowance - 2000 incri\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\shahuza\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45E70CDA-9382-4156-B52C-26A81BEDC903}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4930433-90A1-4BC8-B7E1-2561942B837B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="285" windowWidth="27510" windowHeight="15195" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-15" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Staff List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Staff List'!$A$8:$T$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Staff List'!$A$9:$T$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="DA9" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="W11" i="1"/>
+  <c r="W11" i="1" l="1"/>
   <c r="W12" i="1"/>
   <c r="W13" i="1"/>
   <c r="W14" i="1"/>
   <c r="W15" i="1"/>
   <c r="W16" i="1"/>
   <c r="W17" i="1"/>
   <c r="W18" i="1"/>
   <c r="W19" i="1"/>
   <c r="W20" i="1"/>
   <c r="W21" i="1"/>
   <c r="W22" i="1"/>
   <c r="W23" i="1"/>
   <c r="W24" i="1"/>
-  <c r="W9" i="1"/>
-  <c r="AK10" i="1"/>
+  <c r="W25" i="1"/>
+  <c r="W10" i="1"/>
   <c r="AK11" i="1"/>
   <c r="AK12" i="1"/>
   <c r="AK13" i="1"/>
   <c r="AK14" i="1"/>
   <c r="AK15" i="1"/>
   <c r="AK16" i="1"/>
   <c r="AK17" i="1"/>
   <c r="AK18" i="1"/>
   <c r="AK19" i="1"/>
   <c r="AK20" i="1"/>
   <c r="AK21" i="1"/>
   <c r="AK22" i="1"/>
   <c r="AK23" i="1"/>
   <c r="AK24" i="1"/>
-  <c r="AK9" i="1"/>
-  <c r="AY10" i="1"/>
+  <c r="AK25" i="1"/>
+  <c r="AK10" i="1"/>
   <c r="AY11" i="1"/>
   <c r="AY12" i="1"/>
   <c r="AY13" i="1"/>
   <c r="AY14" i="1"/>
   <c r="AY15" i="1"/>
   <c r="AY16" i="1"/>
   <c r="AY17" i="1"/>
   <c r="AY18" i="1"/>
   <c r="AY19" i="1"/>
   <c r="AY20" i="1"/>
   <c r="AY21" i="1"/>
   <c r="AY22" i="1"/>
   <c r="AY23" i="1"/>
   <c r="AY24" i="1"/>
-  <c r="AY9" i="1"/>
-  <c r="CA10" i="1"/>
+  <c r="AY25" i="1"/>
+  <c r="AY10" i="1"/>
   <c r="CA11" i="1"/>
   <c r="CA12" i="1"/>
   <c r="CA13" i="1"/>
   <c r="CA14" i="1"/>
   <c r="CA15" i="1"/>
   <c r="CA16" i="1"/>
   <c r="CA17" i="1"/>
   <c r="CA18" i="1"/>
   <c r="CA19" i="1"/>
   <c r="CA20" i="1"/>
   <c r="CA21" i="1"/>
   <c r="CA22" i="1"/>
   <c r="CA23" i="1"/>
   <c r="CA24" i="1"/>
-  <c r="CA9" i="1"/>
-  <c r="CO9" i="1"/>
+  <c r="CA25" i="1"/>
+  <c r="CA10" i="1"/>
   <c r="CO10" i="1"/>
   <c r="CO11" i="1"/>
   <c r="CO12" i="1"/>
   <c r="CO13" i="1"/>
   <c r="CO14" i="1"/>
   <c r="CO15" i="1"/>
   <c r="CO16" i="1"/>
   <c r="CO17" i="1"/>
   <c r="CO18" i="1"/>
   <c r="CO19" i="1"/>
   <c r="CO20" i="1"/>
   <c r="CO21" i="1"/>
   <c r="CO22" i="1"/>
   <c r="CO23" i="1"/>
   <c r="CO24" i="1"/>
+  <c r="CO25" i="1"/>
+  <c r="BM25" i="1"/>
   <c r="BM24" i="1"/>
   <c r="BM23" i="1"/>
   <c r="BM22" i="1"/>
   <c r="BM21" i="1"/>
   <c r="BM20" i="1"/>
   <c r="BM19" i="1"/>
   <c r="BM18" i="1"/>
   <c r="BM17" i="1"/>
   <c r="BM16" i="1"/>
   <c r="BM15" i="1"/>
   <c r="BM14" i="1"/>
   <c r="BM13" i="1"/>
   <c r="BM12" i="1"/>
   <c r="BM11" i="1"/>
   <c r="BM10" i="1"/>
-  <c r="BM9" i="1"/>
-  <c r="CZ20" i="1" l="1"/>
+  <c r="CZ10" i="1" l="1"/>
   <c r="CZ21" i="1"/>
+  <c r="CZ22" i="1"/>
+  <c r="CZ15" i="1"/>
   <c r="CZ14" i="1"/>
+  <c r="CZ20" i="1"/>
+  <c r="CZ19" i="1"/>
+  <c r="CZ24" i="1"/>
   <c r="CZ13" i="1"/>
-  <c r="CZ19" i="1"/>
+  <c r="CZ12" i="1"/>
+  <c r="CZ23" i="1"/>
+  <c r="CZ11" i="1"/>
+  <c r="CZ25" i="1"/>
   <c r="CZ18" i="1"/>
-  <c r="CZ23" i="1"/>
-[...4 lines deleted...]
-  <c r="CZ24" i="1"/>
   <c r="CZ17" i="1"/>
   <c r="CZ16" i="1"/>
-  <c r="CZ15" i="1"/>
-[...3 lines deleted...]
-  <c r="CW11" i="1"/>
+  <c r="CW11" i="1" l="1"/>
   <c r="CX11" i="1" s="1"/>
   <c r="DA11" i="1" s="1"/>
   <c r="CW12" i="1"/>
   <c r="CX12" i="1" s="1"/>
   <c r="DA12" i="1" s="1"/>
   <c r="CW13" i="1"/>
   <c r="CX13" i="1" s="1"/>
   <c r="DA13" i="1" s="1"/>
   <c r="CW14" i="1"/>
   <c r="CX14" i="1" s="1"/>
   <c r="DA14" i="1" s="1"/>
   <c r="CW15" i="1"/>
   <c r="CX15" i="1" s="1"/>
   <c r="DA15" i="1" s="1"/>
   <c r="CW16" i="1"/>
   <c r="CX16" i="1" s="1"/>
   <c r="DA16" i="1" s="1"/>
   <c r="CW17" i="1"/>
   <c r="CX17" i="1" s="1"/>
   <c r="DA17" i="1" s="1"/>
   <c r="CW18" i="1"/>
   <c r="CX18" i="1" s="1"/>
   <c r="DA18" i="1" s="1"/>
   <c r="CW19" i="1"/>
   <c r="CX19" i="1" s="1"/>
   <c r="DA19" i="1" s="1"/>
   <c r="CW20" i="1"/>
   <c r="CX20" i="1" s="1"/>
   <c r="DA20" i="1" s="1"/>
   <c r="CW21" i="1"/>
-  <c r="CX21" i="1"/>
+  <c r="CX21" i="1" s="1"/>
   <c r="DA21" i="1" s="1"/>
   <c r="CW22" i="1"/>
   <c r="CX22" i="1" s="1"/>
   <c r="DA22" i="1" s="1"/>
   <c r="CW23" i="1"/>
   <c r="CX23" i="1" s="1"/>
   <c r="DA23" i="1" s="1"/>
   <c r="CW24" i="1"/>
   <c r="CX24" i="1" s="1"/>
   <c r="DA24" i="1" s="1"/>
-  <c r="CW9" i="1"/>
-  <c r="CX9" i="1" s="1"/>
+  <c r="CW25" i="1"/>
+  <c r="CX25" i="1" s="1"/>
+  <c r="DA25" i="1" s="1"/>
+  <c r="CW10" i="1"/>
+  <c r="CX10" i="1" s="1"/>
+  <c r="DA10" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Hana Mansoor</author>
   </authors>
   <commentList>
-    <comment ref="DA7" authorId="0" shapeId="0" xr:uid="{9646F36E-E4F8-49AB-8D84-57C8BC529723}">
+    <comment ref="DA8" authorId="0" shapeId="0" xr:uid="{9646F36E-E4F8-49AB-8D84-57C8BC529723}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="11"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Salary difference should be lower than 2000</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ID Card Number</t>
   </si>
   <si>
     <t>SAP ID</t>
   </si>
   <si>
     <t>RCN</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Department/Section</t>
   </si>
   <si>
     <t>Basic Salary</t>
   </si>
   <si>
@@ -401,61 +412,64 @@
   </si>
   <si>
     <t>Monthly Salary | MAY 2025</t>
   </si>
   <si>
     <t>Monthly Salary | JUNE 2025</t>
   </si>
   <si>
     <t>Monthly Salary | JULY 2025</t>
   </si>
   <si>
     <t>Monthly Salary | AUGUST 2025</t>
   </si>
   <si>
     <t>Monthly Salary | SEPTEMBER 2025</t>
   </si>
   <si>
     <t>Monthly Salary |  OCTOBER 2025</t>
   </si>
   <si>
     <t>Salary Before Migration | May - October 2025 (6 months) Salary Data</t>
   </si>
   <si>
     <t>(Among Employees migrated on 1 November 2025)</t>
   </si>
+  <si>
+    <t>DEADLINE : 08.10.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -605,50 +619,58 @@
       <sz val="14"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -931,51 +953,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1111,50 +1133,54 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="11" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="13" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 3" xfId="2" xr:uid="{89B44E77-DD4E-439F-8A09-671058A0843B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
@@ -1457,58 +1483,58 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DA25"/>
+  <dimension ref="A1:DA26"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="8" ySplit="8" topLeftCell="I9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="8" ySplit="9" topLeftCell="I10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E1" sqref="E1"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="10" style="7" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="25" style="7" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" customWidth="1"/>
     <col min="10" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" customWidth="1"/>
     <col min="17" max="17" width="12.28515625" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" customWidth="1"/>
     <col min="21" max="22" width="13" customWidth="1"/>
@@ -1570,1019 +1596,896 @@
     <col min="82" max="82" width="13.28515625" customWidth="1"/>
     <col min="83" max="83" width="11.28515625" customWidth="1"/>
     <col min="84" max="84" width="11.85546875" customWidth="1"/>
     <col min="85" max="85" width="12.42578125" customWidth="1"/>
     <col min="86" max="86" width="10.42578125" customWidth="1"/>
     <col min="87" max="87" width="12.28515625" customWidth="1"/>
     <col min="88" max="88" width="14.28515625" customWidth="1"/>
     <col min="89" max="89" width="12.28515625" customWidth="1"/>
     <col min="90" max="90" width="9.7109375" customWidth="1"/>
     <col min="91" max="92" width="13" customWidth="1"/>
     <col min="93" max="93" width="16.42578125" customWidth="1"/>
     <col min="94" max="94" width="2.5703125" customWidth="1"/>
     <col min="95" max="95" width="9.85546875" customWidth="1"/>
     <col min="96" max="96" width="15.85546875" customWidth="1"/>
     <col min="97" max="97" width="25.42578125" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" customWidth="1"/>
     <col min="99" max="99" width="11" customWidth="1"/>
     <col min="100" max="100" width="12.85546875" customWidth="1"/>
     <col min="101" max="101" width="15.85546875" customWidth="1"/>
     <col min="102" max="102" width="15" customWidth="1"/>
     <col min="103" max="103" width="2.42578125" customWidth="1"/>
     <col min="104" max="104" width="15.42578125" customWidth="1"/>
     <col min="105" max="105" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:105" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A1" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+    </row>
+    <row r="2" spans="1:105" ht="21" x14ac:dyDescent="0.35">
+      <c r="A2" s="50" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="2" spans="1:105" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A2" s="51" t="s">
+    <row r="3" spans="1:105" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A3" s="51" t="s">
         <v>34</v>
-      </c>
-[...3 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:105" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="56" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:105" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="57" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:105" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="52" t="s">
+    <row r="7" spans="1:105" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="45"/>
-[...4 lines deleted...]
-      <c r="G6" s="47" t="s">
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="H6" s="19"/>
-[...85 lines deleted...]
-      <c r="CQ6" s="65" t="s">
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="19"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="19"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="19"/>
+      <c r="Q7" s="19"/>
+      <c r="R7" s="19"/>
+      <c r="S7" s="19"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="19"/>
+      <c r="V7" s="19"/>
+      <c r="W7" s="19"/>
+      <c r="X7" s="19"/>
+      <c r="Y7" s="19"/>
+      <c r="Z7" s="19"/>
+      <c r="AA7" s="19"/>
+      <c r="AB7" s="19"/>
+      <c r="AC7" s="19"/>
+      <c r="AD7" s="19"/>
+      <c r="AE7" s="19"/>
+      <c r="AF7" s="19"/>
+      <c r="AG7" s="19"/>
+      <c r="AH7" s="19"/>
+      <c r="AI7" s="19"/>
+      <c r="AJ7" s="19"/>
+      <c r="AK7" s="19"/>
+      <c r="AL7" s="19"/>
+      <c r="AM7" s="19"/>
+      <c r="AN7" s="19"/>
+      <c r="AO7" s="19"/>
+      <c r="AP7" s="19"/>
+      <c r="AQ7" s="19"/>
+      <c r="AR7" s="19"/>
+      <c r="AS7" s="19"/>
+      <c r="AT7" s="19"/>
+      <c r="AU7" s="19"/>
+      <c r="AV7" s="19"/>
+      <c r="AW7" s="19"/>
+      <c r="AX7" s="19"/>
+      <c r="AY7" s="19"/>
+      <c r="AZ7" s="19"/>
+      <c r="BA7" s="19"/>
+      <c r="BB7" s="19"/>
+      <c r="BC7" s="19"/>
+      <c r="BD7" s="19"/>
+      <c r="BE7" s="19"/>
+      <c r="BF7" s="19"/>
+      <c r="BG7" s="19"/>
+      <c r="BH7" s="19"/>
+      <c r="BI7" s="19"/>
+      <c r="BJ7" s="19"/>
+      <c r="BK7" s="19"/>
+      <c r="BL7" s="19"/>
+      <c r="BM7" s="19"/>
+      <c r="BN7" s="19"/>
+      <c r="BO7" s="19"/>
+      <c r="BP7" s="19"/>
+      <c r="BQ7" s="19"/>
+      <c r="BR7" s="19"/>
+      <c r="BS7" s="19"/>
+      <c r="BT7" s="19"/>
+      <c r="BU7" s="19"/>
+      <c r="BV7" s="19"/>
+      <c r="BW7" s="19"/>
+      <c r="BX7" s="19"/>
+      <c r="BY7" s="19"/>
+      <c r="BZ7" s="19"/>
+      <c r="CA7" s="19"/>
+      <c r="CB7" s="19"/>
+      <c r="CC7" s="19"/>
+      <c r="CD7" s="19"/>
+      <c r="CE7" s="19"/>
+      <c r="CF7" s="19"/>
+      <c r="CG7" s="19"/>
+      <c r="CH7" s="19"/>
+      <c r="CI7" s="19"/>
+      <c r="CJ7" s="19"/>
+      <c r="CK7" s="19"/>
+      <c r="CL7" s="19"/>
+      <c r="CM7" s="19"/>
+      <c r="CN7" s="19"/>
+      <c r="CO7" s="19"/>
+      <c r="CQ7" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="CR6" s="66"/>
-[...6 lines deleted...]
-      <c r="CZ6" s="41" t="s">
+      <c r="CR7" s="66"/>
+      <c r="CS7" s="66"/>
+      <c r="CT7" s="66"/>
+      <c r="CU7" s="66"/>
+      <c r="CV7" s="66"/>
+      <c r="CW7" s="66"/>
+      <c r="CX7" s="66"/>
+      <c r="CZ7" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="DA6" s="41"/>
+      <c r="DA7" s="41"/>
     </row>
-    <row r="7" spans="1:105" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="53" t="s">
+    <row r="8" spans="1:105" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="54"/>
-[...4 lines deleted...]
-      <c r="G7" s="48" t="s">
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="21"/>
-[...1 lines deleted...]
-      <c r="J7" s="39" t="s">
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="K7" s="22"/>
-[...12 lines deleted...]
-      <c r="X7" s="31" t="s">
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+      <c r="R8" s="22"/>
+      <c r="S8" s="22"/>
+      <c r="T8" s="22"/>
+      <c r="U8" s="22"/>
+      <c r="V8" s="22"/>
+      <c r="W8" s="22"/>
+      <c r="X8" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="Y7" s="20"/>
-[...12 lines deleted...]
-      <c r="AL7" s="22" t="s">
+      <c r="Y8" s="20"/>
+      <c r="Z8" s="20"/>
+      <c r="AA8" s="20"/>
+      <c r="AB8" s="20"/>
+      <c r="AC8" s="20"/>
+      <c r="AD8" s="20"/>
+      <c r="AE8" s="20"/>
+      <c r="AF8" s="20"/>
+      <c r="AG8" s="20"/>
+      <c r="AH8" s="20"/>
+      <c r="AI8" s="20"/>
+      <c r="AJ8" s="20"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="AM7" s="22"/>
-[...12 lines deleted...]
-      <c r="AZ7" s="31" t="s">
+      <c r="AM8" s="22"/>
+      <c r="AN8" s="22"/>
+      <c r="AO8" s="22"/>
+      <c r="AP8" s="22"/>
+      <c r="AQ8" s="22"/>
+      <c r="AR8" s="22"/>
+      <c r="AS8" s="22"/>
+      <c r="AT8" s="22"/>
+      <c r="AU8" s="22"/>
+      <c r="AV8" s="22"/>
+      <c r="AW8" s="22"/>
+      <c r="AX8" s="22"/>
+      <c r="AY8" s="22"/>
+      <c r="AZ8" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="BA7" s="20"/>
-[...12 lines deleted...]
-      <c r="BN7" s="22" t="s">
+      <c r="BA8" s="20"/>
+      <c r="BB8" s="20"/>
+      <c r="BC8" s="20"/>
+      <c r="BD8" s="20"/>
+      <c r="BE8" s="20"/>
+      <c r="BF8" s="20"/>
+      <c r="BG8" s="20"/>
+      <c r="BH8" s="20"/>
+      <c r="BI8" s="20"/>
+      <c r="BJ8" s="20"/>
+      <c r="BK8" s="20"/>
+      <c r="BL8" s="20"/>
+      <c r="BM8" s="32"/>
+      <c r="BN8" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="BO7" s="22"/>
-[...12 lines deleted...]
-      <c r="CB7" s="31" t="s">
+      <c r="BO8" s="22"/>
+      <c r="BP8" s="22"/>
+      <c r="BQ8" s="22"/>
+      <c r="BR8" s="22"/>
+      <c r="BS8" s="22"/>
+      <c r="BT8" s="22"/>
+      <c r="BU8" s="22"/>
+      <c r="BV8" s="22"/>
+      <c r="BW8" s="22"/>
+      <c r="BX8" s="22"/>
+      <c r="BY8" s="22"/>
+      <c r="BZ8" s="22"/>
+      <c r="CA8" s="22"/>
+      <c r="CB8" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="CC7" s="20"/>
-[...12 lines deleted...]
-      <c r="CQ7" s="63" t="s">
+      <c r="CC8" s="20"/>
+      <c r="CD8" s="20"/>
+      <c r="CE8" s="20"/>
+      <c r="CF8" s="20"/>
+      <c r="CG8" s="20"/>
+      <c r="CH8" s="20"/>
+      <c r="CI8" s="20"/>
+      <c r="CJ8" s="20"/>
+      <c r="CK8" s="20"/>
+      <c r="CL8" s="20"/>
+      <c r="CM8" s="20"/>
+      <c r="CN8" s="20"/>
+      <c r="CO8" s="32"/>
+      <c r="CQ8" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="CR7" s="64"/>
-[...6 lines deleted...]
-      <c r="CZ7" s="60" t="s">
+      <c r="CR8" s="64"/>
+      <c r="CS8" s="64"/>
+      <c r="CT8" s="64"/>
+      <c r="CU8" s="64"/>
+      <c r="CV8" s="64"/>
+      <c r="CW8" s="64"/>
+      <c r="CX8" s="64"/>
+      <c r="CZ8" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="DA7" s="67" t="s">
+      <c r="DA8" s="67" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:105" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="3" t="s">
+    <row r="9" spans="1:105" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C9" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="4" t="s">
+      <c r="G9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H9" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="I8" s="38" t="s">
+      <c r="I9" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="J8" s="40" t="s">
+      <c r="J9" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="K8" s="23" t="s">
+      <c r="K9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="L8" s="23" t="s">
+      <c r="L9" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="23" t="s">
+      <c r="M9" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="N8" s="23" t="s">
+      <c r="N9" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="O8" s="23" t="s">
+      <c r="O9" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="P8" s="23" t="s">
+      <c r="P9" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="Q8" s="23" t="s">
+      <c r="Q9" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="R8" s="23" t="s">
+      <c r="R9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="S8" s="23" t="s">
+      <c r="S9" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="T8" s="23" t="s">
+      <c r="T9" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="U8" s="23" t="s">
+      <c r="U9" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="V8" s="23" t="s">
+      <c r="V9" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="W8" s="24" t="s">
+      <c r="W9" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="X8" s="33" t="s">
+      <c r="X9" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="Y8" s="6" t="s">
+      <c r="Y9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="Z8" s="6" t="s">
+      <c r="Z9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AA8" s="6" t="s">
+      <c r="AA9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AB8" s="6" t="s">
+      <c r="AB9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="AC8" s="6" t="s">
+      <c r="AC9" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AD8" s="6" t="s">
+      <c r="AD9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="AE8" s="6" t="s">
+      <c r="AE9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AF8" s="6" t="s">
+      <c r="AF9" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="AG8" s="6" t="s">
+      <c r="AG9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AH8" s="6" t="s">
+      <c r="AH9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="AI8" s="6" t="s">
+      <c r="AI9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="AJ8" s="6" t="s">
+      <c r="AJ9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="AK8" s="34" t="s">
+      <c r="AK9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AL8" s="27" t="s">
+      <c r="AL9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AM8" s="23" t="s">
+      <c r="AM9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="AN8" s="23" t="s">
+      <c r="AN9" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="AO8" s="23" t="s">
+      <c r="AO9" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AP8" s="23" t="s">
+      <c r="AP9" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="AQ8" s="23" t="s">
+      <c r="AQ9" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="AR8" s="23" t="s">
+      <c r="AR9" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AS8" s="23" t="s">
+      <c r="AS9" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="AT8" s="23" t="s">
+      <c r="AT9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="AU8" s="23" t="s">
+      <c r="AU9" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="AV8" s="23" t="s">
+      <c r="AV9" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="AW8" s="23" t="s">
+      <c r="AW9" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="AX8" s="23" t="s">
+      <c r="AX9" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="AY8" s="23" t="s">
+      <c r="AY9" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="AZ8" s="33" t="s">
+      <c r="AZ9" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="BA8" s="6" t="s">
+      <c r="BA9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="BB8" s="6" t="s">
+      <c r="BB9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="BC8" s="6" t="s">
+      <c r="BC9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="BD8" s="6" t="s">
+      <c r="BD9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="BE8" s="6" t="s">
+      <c r="BE9" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="BF8" s="6" t="s">
+      <c r="BF9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="BG8" s="6" t="s">
+      <c r="BG9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="BH8" s="6" t="s">
+      <c r="BH9" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="BI8" s="6" t="s">
+      <c r="BI9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="BJ8" s="6" t="s">
+      <c r="BJ9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="BK8" s="6" t="s">
+      <c r="BK9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="BL8" s="6" t="s">
+      <c r="BL9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="BM8" s="34" t="s">
+      <c r="BM9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="BN8" s="27" t="s">
+      <c r="BN9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="BO8" s="23" t="s">
+      <c r="BO9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="BP8" s="23" t="s">
+      <c r="BP9" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="BQ8" s="23" t="s">
+      <c r="BQ9" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="BR8" s="23" t="s">
+      <c r="BR9" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="BS8" s="23" t="s">
+      <c r="BS9" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="BT8" s="23" t="s">
+      <c r="BT9" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="BU8" s="23" t="s">
+      <c r="BU9" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="BV8" s="23" t="s">
+      <c r="BV9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="BW8" s="23" t="s">
+      <c r="BW9" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="BX8" s="23" t="s">
+      <c r="BX9" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="BY8" s="23" t="s">
+      <c r="BY9" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="BZ8" s="23" t="s">
+      <c r="BZ9" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="CA8" s="23" t="s">
+      <c r="CA9" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="CB8" s="33" t="s">
+      <c r="CB9" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="CC8" s="6" t="s">
+      <c r="CC9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="CD8" s="6" t="s">
+      <c r="CD9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="CE8" s="6" t="s">
+      <c r="CE9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="CF8" s="6" t="s">
+      <c r="CF9" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="CG8" s="6" t="s">
+      <c r="CG9" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="CH8" s="6" t="s">
+      <c r="CH9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="CI8" s="6" t="s">
+      <c r="CI9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="CJ8" s="6" t="s">
+      <c r="CJ9" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="CK8" s="6" t="s">
+      <c r="CK9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="CL8" s="6" t="s">
+      <c r="CL9" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="CM8" s="6" t="s">
+      <c r="CM9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="CN8" s="6" t="s">
+      <c r="CN9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="CO8" s="34" t="s">
+      <c r="CO9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="CQ8" s="18" t="s">
+      <c r="CQ9" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CR8" s="18" t="s">
+      <c r="CR9" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="CS8" s="18" t="s">
+      <c r="CS9" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CT8" s="18" t="s">
+      <c r="CT9" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CU8" s="18" t="s">
+      <c r="CU9" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="CV8" s="18" t="s">
+      <c r="CV9" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="CW8" s="18" t="s">
+      <c r="CW9" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="CX8" s="18" t="s">
+      <c r="CX9" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="CZ8" s="60"/>
-      <c r="DA8" s="67"/>
+      <c r="CZ9" s="60"/>
+      <c r="DA9" s="67"/>
     </row>
-    <row r="9" spans="1:105" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...134 lines deleted...]
-    <row r="10" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:105" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
-      <c r="F10" s="10"/>
-[...15 lines deleted...]
-      <c r="V10" s="10"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="9"/>
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="R10" s="9"/>
+      <c r="S10" s="9"/>
+      <c r="T10" s="9"/>
+      <c r="U10" s="9"/>
+      <c r="V10" s="9"/>
       <c r="W10" s="49">
-        <f t="shared" ref="W10:W24" si="2">SUM(J10:V10)</f>
-[...14 lines deleted...]
-      <c r="AJ10" s="10"/>
+        <f>SUM(J10:V10)</f>
+        <v>0</v>
+      </c>
+      <c r="X10" s="35"/>
+      <c r="Y10" s="12"/>
+      <c r="Z10" s="12"/>
+      <c r="AA10" s="13"/>
+      <c r="AB10" s="9"/>
+      <c r="AC10" s="9"/>
+      <c r="AD10" s="9"/>
+      <c r="AE10" s="9"/>
+      <c r="AF10" s="9"/>
+      <c r="AG10" s="9"/>
+      <c r="AH10" s="9"/>
+      <c r="AI10" s="9"/>
+      <c r="AJ10" s="9"/>
       <c r="AK10" s="49">
-        <f t="shared" ref="AK10:AK24" si="3">SUM(X10:AJ10)</f>
-[...14 lines deleted...]
-      <c r="AX10" s="10"/>
+        <f>SUM(X10:AJ10)</f>
+        <v>0</v>
+      </c>
+      <c r="AL10" s="28"/>
+      <c r="AM10" s="12"/>
+      <c r="AN10" s="12"/>
+      <c r="AO10" s="13"/>
+      <c r="AP10" s="9"/>
+      <c r="AQ10" s="9"/>
+      <c r="AR10" s="9"/>
+      <c r="AS10" s="9"/>
+      <c r="AT10" s="9"/>
+      <c r="AU10" s="9"/>
+      <c r="AV10" s="9"/>
+      <c r="AW10" s="9"/>
+      <c r="AX10" s="9"/>
       <c r="AY10" s="49">
-        <f t="shared" ref="AY10:AY24" si="4">SUM(AL10:AX10)</f>
-[...14 lines deleted...]
-      <c r="BL10" s="10"/>
+        <f>SUM(AL10:AX10)</f>
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="35"/>
+      <c r="BA10" s="12"/>
+      <c r="BB10" s="12"/>
+      <c r="BC10" s="13"/>
+      <c r="BD10" s="9"/>
+      <c r="BE10" s="9"/>
+      <c r="BF10" s="9"/>
+      <c r="BG10" s="9"/>
+      <c r="BH10" s="9"/>
+      <c r="BI10" s="9"/>
+      <c r="BJ10" s="9"/>
+      <c r="BK10" s="9"/>
+      <c r="BL10" s="9"/>
       <c r="BM10" s="49">
-        <f t="shared" si="0"/>
-[...14 lines deleted...]
-      <c r="BZ10" s="10"/>
+        <f t="shared" ref="BM10:BM25" si="0">SUM(AZ10:BJ10,BK10:BL10)</f>
+        <v>0</v>
+      </c>
+      <c r="BN10" s="28"/>
+      <c r="BO10" s="12"/>
+      <c r="BP10" s="12"/>
+      <c r="BQ10" s="13"/>
+      <c r="BR10" s="9"/>
+      <c r="BS10" s="9"/>
+      <c r="BT10" s="9"/>
+      <c r="BU10" s="9"/>
+      <c r="BV10" s="9"/>
+      <c r="BW10" s="9"/>
+      <c r="BX10" s="9"/>
+      <c r="BY10" s="9"/>
+      <c r="BZ10" s="9"/>
       <c r="CA10" s="49">
-        <f t="shared" ref="CA10:CA24" si="5">SUM(BN10:BZ10)</f>
-[...14 lines deleted...]
-      <c r="CN10" s="10"/>
+        <f>SUM(BN10:BZ10)</f>
+        <v>0</v>
+      </c>
+      <c r="CB10" s="35"/>
+      <c r="CC10" s="12"/>
+      <c r="CD10" s="12"/>
+      <c r="CE10" s="13"/>
+      <c r="CF10" s="9"/>
+      <c r="CG10" s="9"/>
+      <c r="CH10" s="9"/>
+      <c r="CI10" s="9"/>
+      <c r="CJ10" s="9"/>
+      <c r="CK10" s="9"/>
+      <c r="CL10" s="9"/>
+      <c r="CM10" s="9"/>
+      <c r="CN10" s="9"/>
       <c r="CO10" s="49">
-        <f t="shared" ref="CO10:CO24" si="6">SUM(CB10:CN10)</f>
+        <f>SUM(CB10:CN10)</f>
         <v>0</v>
       </c>
       <c r="CQ10" s="10"/>
       <c r="CR10" s="10"/>
       <c r="CS10" s="10"/>
       <c r="CT10" s="10"/>
       <c r="CU10" s="10"/>
       <c r="CV10" s="10"/>
       <c r="CW10" s="44">
-        <f t="shared" ref="CW10:CW24" si="7">CV10*17</f>
+        <f>CV10*17</f>
         <v>0</v>
       </c>
       <c r="CX10" s="44">
-        <f t="shared" ref="CX10:CX24" si="8">SUM(CT10,CU10,CW10)</f>
-[...7 lines deleted...]
-        <f t="shared" ref="DA10:DA24" si="9">CZ10-CX10</f>
+        <f>SUM(CT10,CU10,CW10)</f>
+        <v>0</v>
+      </c>
+      <c r="CZ10" s="58">
+        <f t="shared" ref="CZ10:CZ25" si="1">AVERAGE(CO10,CA10,BM10,AY10,AK10,W10)</f>
+        <v>0</v>
+      </c>
+      <c r="DA10" s="59">
+        <f>CZ10-CX10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="8"/>
       <c r="I11" s="26"/>
-      <c r="J11" s="37"/>
+      <c r="J11" s="36"/>
       <c r="K11" s="15"/>
       <c r="L11" s="10"/>
       <c r="M11" s="16"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
-      <c r="P11" s="10"/>
-[...3 lines deleted...]
-      <c r="T11" s="10"/>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="16"/>
+      <c r="R11" s="16"/>
+      <c r="S11" s="16"/>
+      <c r="T11" s="16"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="49">
-        <f t="shared" si="2"/>
-[...2 lines deleted...]
-      <c r="X11" s="37"/>
+        <f t="shared" ref="W11:W25" si="2">SUM(J11:V11)</f>
+        <v>0</v>
+      </c>
+      <c r="X11" s="36"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="16"/>
       <c r="AB11" s="10"/>
       <c r="AC11" s="10"/>
-      <c r="AD11" s="10"/>
-[...3 lines deleted...]
-      <c r="AH11" s="10"/>
+      <c r="AD11" s="16"/>
+      <c r="AE11" s="16"/>
+      <c r="AF11" s="16"/>
+      <c r="AG11" s="16"/>
+      <c r="AH11" s="16"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="49">
-        <f t="shared" si="3"/>
-[...2 lines deleted...]
-      <c r="AL11" s="30"/>
+        <f t="shared" ref="AK11:AK25" si="3">SUM(X11:AJ11)</f>
+        <v>0</v>
+      </c>
+      <c r="AL11" s="29"/>
       <c r="AM11" s="15"/>
       <c r="AN11" s="10"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="10"/>
       <c r="AQ11" s="10"/>
-      <c r="AR11" s="10"/>
-[...3 lines deleted...]
-      <c r="AV11" s="10"/>
+      <c r="AR11" s="16"/>
+      <c r="AS11" s="16"/>
+      <c r="AT11" s="16"/>
+      <c r="AU11" s="16"/>
+      <c r="AV11" s="16"/>
       <c r="AW11" s="10"/>
       <c r="AX11" s="10"/>
       <c r="AY11" s="49">
-        <f t="shared" si="4"/>
-[...2 lines deleted...]
-      <c r="AZ11" s="37"/>
+        <f t="shared" ref="AY11:AY25" si="4">SUM(AL11:AX11)</f>
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="36"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="10"/>
       <c r="BC11" s="16"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="10"/>
-      <c r="BF11" s="10"/>
-[...3 lines deleted...]
-      <c r="BJ11" s="10"/>
+      <c r="BF11" s="16"/>
+      <c r="BG11" s="16"/>
+      <c r="BH11" s="16"/>
+      <c r="BI11" s="16"/>
+      <c r="BJ11" s="16"/>
       <c r="BK11" s="10"/>
       <c r="BL11" s="10"/>
       <c r="BM11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="BN11" s="30"/>
+      <c r="BN11" s="29"/>
       <c r="BO11" s="15"/>
       <c r="BP11" s="10"/>
       <c r="BQ11" s="16"/>
       <c r="BR11" s="10"/>
       <c r="BS11" s="10"/>
-      <c r="BT11" s="10"/>
-[...3 lines deleted...]
-      <c r="BX11" s="10"/>
+      <c r="BT11" s="16"/>
+      <c r="BU11" s="16"/>
+      <c r="BV11" s="16"/>
+      <c r="BW11" s="16"/>
+      <c r="BX11" s="16"/>
       <c r="BY11" s="10"/>
       <c r="BZ11" s="10"/>
       <c r="CA11" s="49">
-        <f t="shared" si="5"/>
-[...2 lines deleted...]
-      <c r="CB11" s="37"/>
+        <f t="shared" ref="CA11:CA25" si="5">SUM(BN11:BZ11)</f>
+        <v>0</v>
+      </c>
+      <c r="CB11" s="36"/>
       <c r="CC11" s="15"/>
       <c r="CD11" s="10"/>
       <c r="CE11" s="16"/>
       <c r="CF11" s="10"/>
       <c r="CG11" s="10"/>
-      <c r="CH11" s="10"/>
-[...3 lines deleted...]
-      <c r="CL11" s="10"/>
+      <c r="CH11" s="16"/>
+      <c r="CI11" s="16"/>
+      <c r="CJ11" s="16"/>
+      <c r="CK11" s="16"/>
+      <c r="CL11" s="16"/>
       <c r="CM11" s="10"/>
       <c r="CN11" s="10"/>
       <c r="CO11" s="49">
-        <f t="shared" si="6"/>
+        <f t="shared" ref="CO11:CO25" si="6">SUM(CB11:CN11)</f>
         <v>0</v>
       </c>
       <c r="CQ11" s="10"/>
       <c r="CR11" s="10"/>
       <c r="CS11" s="10"/>
       <c r="CT11" s="10"/>
       <c r="CU11" s="10"/>
       <c r="CV11" s="10"/>
       <c r="CW11" s="44">
-        <f t="shared" si="7"/>
+        <f t="shared" ref="CW11:CW25" si="7">CV11*17</f>
         <v>0</v>
       </c>
       <c r="CX11" s="44">
-        <f t="shared" si="8"/>
+        <f t="shared" ref="CX11:CX25" si="8">SUM(CT11,CU11,CW11)</f>
         <v>0</v>
       </c>
       <c r="CZ11" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA11" s="43">
-        <f t="shared" si="9"/>
+        <f t="shared" ref="DA11:DA25" si="9">CZ11-CX11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="8"/>
       <c r="I12" s="26"/>
       <c r="J12" s="37"/>
       <c r="K12" s="15"/>
       <c r="L12" s="10"/>
       <c r="M12" s="16"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
@@ -2825,280 +2728,280 @@
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ13" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA13" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="8"/>
       <c r="I14" s="26"/>
       <c r="J14" s="37"/>
       <c r="K14" s="15"/>
       <c r="L14" s="10"/>
-      <c r="M14" s="15"/>
+      <c r="M14" s="16"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="X14" s="37"/>
       <c r="Y14" s="15"/>
       <c r="Z14" s="10"/>
-      <c r="AA14" s="15"/>
+      <c r="AA14" s="16"/>
       <c r="AB14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AD14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AF14" s="10"/>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AL14" s="30"/>
       <c r="AM14" s="15"/>
       <c r="AN14" s="10"/>
-      <c r="AO14" s="15"/>
+      <c r="AO14" s="16"/>
       <c r="AP14" s="10"/>
       <c r="AQ14" s="10"/>
       <c r="AR14" s="10"/>
       <c r="AS14" s="10"/>
       <c r="AT14" s="10"/>
       <c r="AU14" s="10"/>
       <c r="AV14" s="10"/>
       <c r="AW14" s="10"/>
       <c r="AX14" s="10"/>
       <c r="AY14" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AZ14" s="37"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="10"/>
-      <c r="BC14" s="15"/>
+      <c r="BC14" s="16"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="10"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="10"/>
       <c r="BI14" s="10"/>
       <c r="BJ14" s="10"/>
       <c r="BK14" s="10"/>
       <c r="BL14" s="10"/>
       <c r="BM14" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BN14" s="30"/>
       <c r="BO14" s="15"/>
       <c r="BP14" s="10"/>
-      <c r="BQ14" s="15"/>
+      <c r="BQ14" s="16"/>
       <c r="BR14" s="10"/>
       <c r="BS14" s="10"/>
       <c r="BT14" s="10"/>
       <c r="BU14" s="10"/>
       <c r="BV14" s="10"/>
       <c r="BW14" s="10"/>
       <c r="BX14" s="10"/>
       <c r="BY14" s="10"/>
       <c r="BZ14" s="10"/>
       <c r="CA14" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="CB14" s="37"/>
       <c r="CC14" s="15"/>
       <c r="CD14" s="10"/>
-      <c r="CE14" s="15"/>
+      <c r="CE14" s="16"/>
       <c r="CF14" s="10"/>
       <c r="CG14" s="10"/>
       <c r="CH14" s="10"/>
       <c r="CI14" s="10"/>
       <c r="CJ14" s="10"/>
       <c r="CK14" s="10"/>
       <c r="CL14" s="10"/>
       <c r="CM14" s="10"/>
       <c r="CN14" s="10"/>
       <c r="CO14" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ14" s="10"/>
       <c r="CR14" s="10"/>
       <c r="CS14" s="10"/>
       <c r="CT14" s="10"/>
       <c r="CU14" s="10"/>
       <c r="CV14" s="10"/>
       <c r="CW14" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX14" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ14" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA14" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:105" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
-      <c r="F15" s="9"/>
-[...15 lines deleted...]
-      <c r="V15" s="9"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+      <c r="S15" s="10"/>
+      <c r="T15" s="10"/>
+      <c r="U15" s="10"/>
+      <c r="V15" s="10"/>
       <c r="W15" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X15" s="35"/>
-[...11 lines deleted...]
-      <c r="AJ15" s="9"/>
+      <c r="X15" s="37"/>
+      <c r="Y15" s="15"/>
+      <c r="Z15" s="10"/>
+      <c r="AA15" s="15"/>
+      <c r="AB15" s="10"/>
+      <c r="AC15" s="10"/>
+      <c r="AD15" s="10"/>
+      <c r="AE15" s="10"/>
+      <c r="AF15" s="10"/>
+      <c r="AG15" s="10"/>
+      <c r="AH15" s="10"/>
+      <c r="AI15" s="10"/>
+      <c r="AJ15" s="10"/>
       <c r="AK15" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AL15" s="28"/>
-[...11 lines deleted...]
-      <c r="AX15" s="9"/>
+      <c r="AL15" s="30"/>
+      <c r="AM15" s="15"/>
+      <c r="AN15" s="10"/>
+      <c r="AO15" s="15"/>
+      <c r="AP15" s="10"/>
+      <c r="AQ15" s="10"/>
+      <c r="AR15" s="10"/>
+      <c r="AS15" s="10"/>
+      <c r="AT15" s="10"/>
+      <c r="AU15" s="10"/>
+      <c r="AV15" s="10"/>
+      <c r="AW15" s="10"/>
+      <c r="AX15" s="10"/>
       <c r="AY15" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AZ15" s="35"/>
-[...11 lines deleted...]
-      <c r="BL15" s="9"/>
+      <c r="AZ15" s="37"/>
+      <c r="BA15" s="15"/>
+      <c r="BB15" s="10"/>
+      <c r="BC15" s="15"/>
+      <c r="BD15" s="10"/>
+      <c r="BE15" s="10"/>
+      <c r="BF15" s="10"/>
+      <c r="BG15" s="10"/>
+      <c r="BH15" s="10"/>
+      <c r="BI15" s="10"/>
+      <c r="BJ15" s="10"/>
+      <c r="BK15" s="10"/>
+      <c r="BL15" s="10"/>
       <c r="BM15" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="BN15" s="28"/>
-[...11 lines deleted...]
-      <c r="BZ15" s="9"/>
+      <c r="BN15" s="30"/>
+      <c r="BO15" s="15"/>
+      <c r="BP15" s="10"/>
+      <c r="BQ15" s="15"/>
+      <c r="BR15" s="10"/>
+      <c r="BS15" s="10"/>
+      <c r="BT15" s="10"/>
+      <c r="BU15" s="10"/>
+      <c r="BV15" s="10"/>
+      <c r="BW15" s="10"/>
+      <c r="BX15" s="10"/>
+      <c r="BY15" s="10"/>
+      <c r="BZ15" s="10"/>
       <c r="CA15" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="CB15" s="35"/>
-[...11 lines deleted...]
-      <c r="CN15" s="9"/>
+      <c r="CB15" s="37"/>
+      <c r="CC15" s="15"/>
+      <c r="CD15" s="10"/>
+      <c r="CE15" s="15"/>
+      <c r="CF15" s="10"/>
+      <c r="CG15" s="10"/>
+      <c r="CH15" s="10"/>
+      <c r="CI15" s="10"/>
+      <c r="CJ15" s="10"/>
+      <c r="CK15" s="10"/>
+      <c r="CL15" s="10"/>
+      <c r="CM15" s="10"/>
+      <c r="CN15" s="10"/>
       <c r="CO15" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ15" s="10"/>
       <c r="CR15" s="10"/>
       <c r="CS15" s="10"/>
       <c r="CT15" s="10"/>
       <c r="CU15" s="10"/>
       <c r="CV15" s="10"/>
       <c r="CW15" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX15" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ15" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA15" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
@@ -3352,554 +3255,554 @@
         <v>0</v>
       </c>
       <c r="CQ17" s="10"/>
       <c r="CR17" s="10"/>
       <c r="CS17" s="10"/>
       <c r="CT17" s="10"/>
       <c r="CU17" s="10"/>
       <c r="CV17" s="10"/>
       <c r="CW17" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX17" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ17" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA17" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:105" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
-      <c r="F18" s="10"/>
-[...15 lines deleted...]
-      <c r="V18" s="10"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="9"/>
+      <c r="O18" s="9"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="9"/>
+      <c r="R18" s="9"/>
+      <c r="S18" s="9"/>
+      <c r="T18" s="9"/>
+      <c r="U18" s="9"/>
+      <c r="V18" s="9"/>
       <c r="W18" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X18" s="37"/>
-[...11 lines deleted...]
-      <c r="AJ18" s="10"/>
+      <c r="X18" s="35"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="9"/>
+      <c r="AA18" s="12"/>
+      <c r="AB18" s="9"/>
+      <c r="AC18" s="9"/>
+      <c r="AD18" s="9"/>
+      <c r="AE18" s="9"/>
+      <c r="AF18" s="9"/>
+      <c r="AG18" s="9"/>
+      <c r="AH18" s="9"/>
+      <c r="AI18" s="9"/>
+      <c r="AJ18" s="9"/>
       <c r="AK18" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AL18" s="30"/>
-[...11 lines deleted...]
-      <c r="AX18" s="10"/>
+      <c r="AL18" s="28"/>
+      <c r="AM18" s="12"/>
+      <c r="AN18" s="9"/>
+      <c r="AO18" s="12"/>
+      <c r="AP18" s="9"/>
+      <c r="AQ18" s="9"/>
+      <c r="AR18" s="9"/>
+      <c r="AS18" s="9"/>
+      <c r="AT18" s="9"/>
+      <c r="AU18" s="9"/>
+      <c r="AV18" s="9"/>
+      <c r="AW18" s="9"/>
+      <c r="AX18" s="9"/>
       <c r="AY18" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AZ18" s="37"/>
-[...11 lines deleted...]
-      <c r="BL18" s="10"/>
+      <c r="AZ18" s="35"/>
+      <c r="BA18" s="12"/>
+      <c r="BB18" s="9"/>
+      <c r="BC18" s="12"/>
+      <c r="BD18" s="9"/>
+      <c r="BE18" s="9"/>
+      <c r="BF18" s="9"/>
+      <c r="BG18" s="9"/>
+      <c r="BH18" s="9"/>
+      <c r="BI18" s="9"/>
+      <c r="BJ18" s="9"/>
+      <c r="BK18" s="9"/>
+      <c r="BL18" s="9"/>
       <c r="BM18" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="BN18" s="30"/>
-[...11 lines deleted...]
-      <c r="BZ18" s="10"/>
+      <c r="BN18" s="28"/>
+      <c r="BO18" s="12"/>
+      <c r="BP18" s="9"/>
+      <c r="BQ18" s="12"/>
+      <c r="BR18" s="9"/>
+      <c r="BS18" s="9"/>
+      <c r="BT18" s="9"/>
+      <c r="BU18" s="9"/>
+      <c r="BV18" s="9"/>
+      <c r="BW18" s="9"/>
+      <c r="BX18" s="9"/>
+      <c r="BY18" s="9"/>
+      <c r="BZ18" s="9"/>
       <c r="CA18" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="CB18" s="37"/>
-[...11 lines deleted...]
-      <c r="CN18" s="10"/>
+      <c r="CB18" s="35"/>
+      <c r="CC18" s="12"/>
+      <c r="CD18" s="9"/>
+      <c r="CE18" s="12"/>
+      <c r="CF18" s="9"/>
+      <c r="CG18" s="9"/>
+      <c r="CH18" s="9"/>
+      <c r="CI18" s="9"/>
+      <c r="CJ18" s="9"/>
+      <c r="CK18" s="9"/>
+      <c r="CL18" s="9"/>
+      <c r="CM18" s="9"/>
+      <c r="CN18" s="9"/>
       <c r="CO18" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ18" s="10"/>
       <c r="CR18" s="10"/>
       <c r="CS18" s="10"/>
       <c r="CT18" s="10"/>
       <c r="CU18" s="10"/>
       <c r="CV18" s="10"/>
       <c r="CW18" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX18" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ18" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA18" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="8"/>
       <c r="I19" s="26"/>
       <c r="J19" s="37"/>
       <c r="K19" s="15"/>
-      <c r="L19" s="10"/>
-      <c r="M19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="16"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="X19" s="37"/>
       <c r="Y19" s="15"/>
-      <c r="Z19" s="10"/>
-      <c r="AA19" s="15"/>
+      <c r="Z19" s="15"/>
+      <c r="AA19" s="16"/>
       <c r="AB19" s="10"/>
       <c r="AC19" s="10"/>
       <c r="AD19" s="10"/>
       <c r="AE19" s="10"/>
       <c r="AF19" s="10"/>
       <c r="AG19" s="10"/>
       <c r="AH19" s="10"/>
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AL19" s="30"/>
       <c r="AM19" s="15"/>
-      <c r="AN19" s="10"/>
-      <c r="AO19" s="15"/>
+      <c r="AN19" s="15"/>
+      <c r="AO19" s="16"/>
       <c r="AP19" s="10"/>
       <c r="AQ19" s="10"/>
       <c r="AR19" s="10"/>
       <c r="AS19" s="10"/>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="10"/>
       <c r="AX19" s="10"/>
       <c r="AY19" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AZ19" s="37"/>
       <c r="BA19" s="15"/>
-      <c r="BB19" s="10"/>
-      <c r="BC19" s="15"/>
+      <c r="BB19" s="15"/>
+      <c r="BC19" s="16"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="10"/>
       <c r="BI19" s="10"/>
       <c r="BJ19" s="10"/>
       <c r="BK19" s="10"/>
       <c r="BL19" s="10"/>
       <c r="BM19" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BN19" s="30"/>
       <c r="BO19" s="15"/>
-      <c r="BP19" s="10"/>
-      <c r="BQ19" s="15"/>
+      <c r="BP19" s="15"/>
+      <c r="BQ19" s="16"/>
       <c r="BR19" s="10"/>
       <c r="BS19" s="10"/>
       <c r="BT19" s="10"/>
       <c r="BU19" s="10"/>
       <c r="BV19" s="10"/>
       <c r="BW19" s="10"/>
       <c r="BX19" s="10"/>
       <c r="BY19" s="10"/>
       <c r="BZ19" s="10"/>
       <c r="CA19" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="CB19" s="37"/>
       <c r="CC19" s="15"/>
-      <c r="CD19" s="10"/>
-      <c r="CE19" s="15"/>
+      <c r="CD19" s="15"/>
+      <c r="CE19" s="16"/>
       <c r="CF19" s="10"/>
       <c r="CG19" s="10"/>
       <c r="CH19" s="10"/>
       <c r="CI19" s="10"/>
       <c r="CJ19" s="10"/>
       <c r="CK19" s="10"/>
       <c r="CL19" s="10"/>
       <c r="CM19" s="10"/>
       <c r="CN19" s="10"/>
       <c r="CO19" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ19" s="10"/>
       <c r="CR19" s="10"/>
       <c r="CS19" s="10"/>
       <c r="CT19" s="10"/>
       <c r="CU19" s="10"/>
       <c r="CV19" s="10"/>
       <c r="CW19" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX19" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ19" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA19" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="8"/>
       <c r="I20" s="26"/>
       <c r="J20" s="37"/>
       <c r="K20" s="15"/>
-      <c r="L20" s="15"/>
+      <c r="L20" s="10"/>
       <c r="M20" s="15"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="X20" s="37"/>
       <c r="Y20" s="15"/>
-      <c r="Z20" s="15"/>
+      <c r="Z20" s="10"/>
       <c r="AA20" s="15"/>
       <c r="AB20" s="10"/>
       <c r="AC20" s="10"/>
       <c r="AD20" s="10"/>
       <c r="AE20" s="10"/>
       <c r="AF20" s="10"/>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="10"/>
       <c r="AK20" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AL20" s="30"/>
       <c r="AM20" s="15"/>
-      <c r="AN20" s="15"/>
+      <c r="AN20" s="10"/>
       <c r="AO20" s="15"/>
       <c r="AP20" s="10"/>
       <c r="AQ20" s="10"/>
       <c r="AR20" s="10"/>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="10"/>
       <c r="AY20" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AZ20" s="37"/>
       <c r="BA20" s="15"/>
-      <c r="BB20" s="15"/>
+      <c r="BB20" s="10"/>
       <c r="BC20" s="15"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="10"/>
       <c r="BG20" s="10"/>
       <c r="BH20" s="10"/>
       <c r="BI20" s="10"/>
       <c r="BJ20" s="10"/>
       <c r="BK20" s="10"/>
       <c r="BL20" s="10"/>
       <c r="BM20" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BN20" s="30"/>
       <c r="BO20" s="15"/>
-      <c r="BP20" s="15"/>
+      <c r="BP20" s="10"/>
       <c r="BQ20" s="15"/>
       <c r="BR20" s="10"/>
       <c r="BS20" s="10"/>
       <c r="BT20" s="10"/>
       <c r="BU20" s="10"/>
       <c r="BV20" s="10"/>
       <c r="BW20" s="10"/>
       <c r="BX20" s="10"/>
       <c r="BY20" s="10"/>
       <c r="BZ20" s="10"/>
       <c r="CA20" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="CB20" s="37"/>
       <c r="CC20" s="15"/>
-      <c r="CD20" s="15"/>
+      <c r="CD20" s="10"/>
       <c r="CE20" s="15"/>
       <c r="CF20" s="10"/>
       <c r="CG20" s="10"/>
       <c r="CH20" s="10"/>
       <c r="CI20" s="10"/>
       <c r="CJ20" s="10"/>
       <c r="CK20" s="10"/>
       <c r="CL20" s="10"/>
       <c r="CM20" s="10"/>
       <c r="CN20" s="10"/>
       <c r="CO20" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ20" s="10"/>
       <c r="CR20" s="10"/>
       <c r="CS20" s="10"/>
       <c r="CT20" s="10"/>
       <c r="CU20" s="10"/>
       <c r="CV20" s="10"/>
       <c r="CW20" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX20" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ20" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA20" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="8"/>
       <c r="I21" s="26"/>
       <c r="J21" s="37"/>
       <c r="K21" s="15"/>
-      <c r="L21" s="10"/>
-      <c r="M21" s="16"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
       <c r="N21" s="10"/>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="X21" s="37"/>
       <c r="Y21" s="15"/>
-      <c r="Z21" s="10"/>
-      <c r="AA21" s="16"/>
+      <c r="Z21" s="15"/>
+      <c r="AA21" s="15"/>
       <c r="AB21" s="10"/>
       <c r="AC21" s="10"/>
       <c r="AD21" s="10"/>
       <c r="AE21" s="10"/>
       <c r="AF21" s="10"/>
       <c r="AG21" s="10"/>
       <c r="AH21" s="10"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="10"/>
       <c r="AK21" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="AL21" s="30"/>
       <c r="AM21" s="15"/>
-      <c r="AN21" s="10"/>
-      <c r="AO21" s="16"/>
+      <c r="AN21" s="15"/>
+      <c r="AO21" s="15"/>
       <c r="AP21" s="10"/>
       <c r="AQ21" s="10"/>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
       <c r="AW21" s="10"/>
       <c r="AX21" s="10"/>
       <c r="AY21" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AZ21" s="37"/>
       <c r="BA21" s="15"/>
-      <c r="BB21" s="10"/>
-      <c r="BC21" s="16"/>
+      <c r="BB21" s="15"/>
+      <c r="BC21" s="15"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="10"/>
       <c r="BG21" s="10"/>
       <c r="BH21" s="10"/>
       <c r="BI21" s="10"/>
       <c r="BJ21" s="10"/>
       <c r="BK21" s="10"/>
       <c r="BL21" s="10"/>
       <c r="BM21" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BN21" s="30"/>
       <c r="BO21" s="15"/>
-      <c r="BP21" s="10"/>
-      <c r="BQ21" s="16"/>
+      <c r="BP21" s="15"/>
+      <c r="BQ21" s="15"/>
       <c r="BR21" s="10"/>
       <c r="BS21" s="10"/>
       <c r="BT21" s="10"/>
       <c r="BU21" s="10"/>
       <c r="BV21" s="10"/>
       <c r="BW21" s="10"/>
       <c r="BX21" s="10"/>
       <c r="BY21" s="10"/>
       <c r="BZ21" s="10"/>
       <c r="CA21" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="CB21" s="37"/>
       <c r="CC21" s="15"/>
-      <c r="CD21" s="10"/>
-      <c r="CE21" s="16"/>
+      <c r="CD21" s="15"/>
+      <c r="CE21" s="15"/>
       <c r="CF21" s="10"/>
       <c r="CG21" s="10"/>
       <c r="CH21" s="10"/>
       <c r="CI21" s="10"/>
       <c r="CJ21" s="10"/>
       <c r="CK21" s="10"/>
       <c r="CL21" s="10"/>
       <c r="CM21" s="10"/>
       <c r="CN21" s="10"/>
       <c r="CO21" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ21" s="10"/>
       <c r="CR21" s="10"/>
       <c r="CS21" s="10"/>
       <c r="CT21" s="10"/>
       <c r="CU21" s="10"/>
       <c r="CV21" s="10"/>
       <c r="CW21" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX21" s="44">
         <f t="shared" si="8"/>
@@ -4162,242 +4065,380 @@
         <v>0</v>
       </c>
       <c r="CQ23" s="10"/>
       <c r="CR23" s="10"/>
       <c r="CS23" s="10"/>
       <c r="CT23" s="10"/>
       <c r="CU23" s="10"/>
       <c r="CV23" s="10"/>
       <c r="CW23" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX23" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ23" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA23" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:105" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:105" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
-      <c r="F24" s="9"/>
-[...15 lines deleted...]
-      <c r="V24" s="9"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="37"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10"/>
+      <c r="S24" s="10"/>
+      <c r="T24" s="10"/>
+      <c r="U24" s="10"/>
+      <c r="V24" s="10"/>
       <c r="W24" s="49">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X24" s="35"/>
-[...11 lines deleted...]
-      <c r="AJ24" s="9"/>
+      <c r="X24" s="37"/>
+      <c r="Y24" s="15"/>
+      <c r="Z24" s="10"/>
+      <c r="AA24" s="16"/>
+      <c r="AB24" s="10"/>
+      <c r="AC24" s="10"/>
+      <c r="AD24" s="10"/>
+      <c r="AE24" s="10"/>
+      <c r="AF24" s="10"/>
+      <c r="AG24" s="10"/>
+      <c r="AH24" s="10"/>
+      <c r="AI24" s="10"/>
+      <c r="AJ24" s="10"/>
       <c r="AK24" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AL24" s="28"/>
-[...11 lines deleted...]
-      <c r="AX24" s="9"/>
+      <c r="AL24" s="30"/>
+      <c r="AM24" s="15"/>
+      <c r="AN24" s="10"/>
+      <c r="AO24" s="16"/>
+      <c r="AP24" s="10"/>
+      <c r="AQ24" s="10"/>
+      <c r="AR24" s="10"/>
+      <c r="AS24" s="10"/>
+      <c r="AT24" s="10"/>
+      <c r="AU24" s="10"/>
+      <c r="AV24" s="10"/>
+      <c r="AW24" s="10"/>
+      <c r="AX24" s="10"/>
       <c r="AY24" s="49">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AZ24" s="35"/>
-[...11 lines deleted...]
-      <c r="BL24" s="9"/>
+      <c r="AZ24" s="37"/>
+      <c r="BA24" s="15"/>
+      <c r="BB24" s="10"/>
+      <c r="BC24" s="16"/>
+      <c r="BD24" s="10"/>
+      <c r="BE24" s="10"/>
+      <c r="BF24" s="10"/>
+      <c r="BG24" s="10"/>
+      <c r="BH24" s="10"/>
+      <c r="BI24" s="10"/>
+      <c r="BJ24" s="10"/>
+      <c r="BK24" s="10"/>
+      <c r="BL24" s="10"/>
       <c r="BM24" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="BN24" s="28"/>
-[...11 lines deleted...]
-      <c r="BZ24" s="9"/>
+      <c r="BN24" s="30"/>
+      <c r="BO24" s="15"/>
+      <c r="BP24" s="10"/>
+      <c r="BQ24" s="16"/>
+      <c r="BR24" s="10"/>
+      <c r="BS24" s="10"/>
+      <c r="BT24" s="10"/>
+      <c r="BU24" s="10"/>
+      <c r="BV24" s="10"/>
+      <c r="BW24" s="10"/>
+      <c r="BX24" s="10"/>
+      <c r="BY24" s="10"/>
+      <c r="BZ24" s="10"/>
       <c r="CA24" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="CB24" s="35"/>
-[...11 lines deleted...]
-      <c r="CN24" s="9"/>
+      <c r="CB24" s="37"/>
+      <c r="CC24" s="15"/>
+      <c r="CD24" s="10"/>
+      <c r="CE24" s="16"/>
+      <c r="CF24" s="10"/>
+      <c r="CG24" s="10"/>
+      <c r="CH24" s="10"/>
+      <c r="CI24" s="10"/>
+      <c r="CJ24" s="10"/>
+      <c r="CK24" s="10"/>
+      <c r="CL24" s="10"/>
+      <c r="CM24" s="10"/>
+      <c r="CN24" s="10"/>
       <c r="CO24" s="49">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="CQ24" s="10"/>
       <c r="CR24" s="10"/>
       <c r="CS24" s="10"/>
       <c r="CT24" s="10"/>
       <c r="CU24" s="10"/>
       <c r="CV24" s="10"/>
       <c r="CW24" s="44">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="CX24" s="44">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="CZ24" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="DA24" s="43">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:105" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="T25" s="62"/>
+    <row r="25" spans="1:105" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="9"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+      <c r="R25" s="9"/>
+      <c r="S25" s="9"/>
+      <c r="T25" s="9"/>
+      <c r="U25" s="9"/>
+      <c r="V25" s="9"/>
+      <c r="W25" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="X25" s="35"/>
+      <c r="Y25" s="12"/>
+      <c r="Z25" s="9"/>
+      <c r="AA25" s="12"/>
+      <c r="AB25" s="9"/>
+      <c r="AC25" s="9"/>
+      <c r="AD25" s="9"/>
+      <c r="AE25" s="9"/>
+      <c r="AF25" s="9"/>
+      <c r="AG25" s="9"/>
+      <c r="AH25" s="9"/>
+      <c r="AI25" s="9"/>
+      <c r="AJ25" s="9"/>
+      <c r="AK25" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AL25" s="28"/>
+      <c r="AM25" s="12"/>
+      <c r="AN25" s="9"/>
+      <c r="AO25" s="12"/>
+      <c r="AP25" s="9"/>
+      <c r="AQ25" s="9"/>
+      <c r="AR25" s="9"/>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="9"/>
+      <c r="AU25" s="9"/>
+      <c r="AV25" s="9"/>
+      <c r="AW25" s="9"/>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="49">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="35"/>
+      <c r="BA25" s="12"/>
+      <c r="BB25" s="9"/>
+      <c r="BC25" s="12"/>
+      <c r="BD25" s="9"/>
+      <c r="BE25" s="9"/>
+      <c r="BF25" s="9"/>
+      <c r="BG25" s="9"/>
+      <c r="BH25" s="9"/>
+      <c r="BI25" s="9"/>
+      <c r="BJ25" s="9"/>
+      <c r="BK25" s="9"/>
+      <c r="BL25" s="9"/>
+      <c r="BM25" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="BN25" s="28"/>
+      <c r="BO25" s="12"/>
+      <c r="BP25" s="9"/>
+      <c r="BQ25" s="12"/>
+      <c r="BR25" s="9"/>
+      <c r="BS25" s="9"/>
+      <c r="BT25" s="9"/>
+      <c r="BU25" s="9"/>
+      <c r="BV25" s="9"/>
+      <c r="BW25" s="9"/>
+      <c r="BX25" s="9"/>
+      <c r="BY25" s="9"/>
+      <c r="BZ25" s="9"/>
+      <c r="CA25" s="49">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="CB25" s="35"/>
+      <c r="CC25" s="12"/>
+      <c r="CD25" s="9"/>
+      <c r="CE25" s="12"/>
+      <c r="CF25" s="9"/>
+      <c r="CG25" s="9"/>
+      <c r="CH25" s="9"/>
+      <c r="CI25" s="9"/>
+      <c r="CJ25" s="9"/>
+      <c r="CK25" s="9"/>
+      <c r="CL25" s="9"/>
+      <c r="CM25" s="9"/>
+      <c r="CN25" s="9"/>
+      <c r="CO25" s="49">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="CQ25" s="10"/>
+      <c r="CR25" s="10"/>
+      <c r="CS25" s="10"/>
+      <c r="CT25" s="10"/>
+      <c r="CU25" s="10"/>
+      <c r="CV25" s="10"/>
+      <c r="CW25" s="44">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="CX25" s="44">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="CZ25" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="DA25" s="43">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:105" x14ac:dyDescent="0.25">
+      <c r="A26" s="61"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="62"/>
+      <c r="S26" s="62"/>
+      <c r="T26" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="CZ7:CZ8"/>
-    <mergeCell ref="A25:T25"/>
+    <mergeCell ref="CZ8:CZ9"/>
+    <mergeCell ref="A26:T26"/>
+    <mergeCell ref="CQ8:CX8"/>
     <mergeCell ref="CQ7:CX7"/>
-    <mergeCell ref="CQ6:CX6"/>
-    <mergeCell ref="DA7:DA8"/>
+    <mergeCell ref="DA8:DA9"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
-  <conditionalFormatting sqref="A8:F8">
+  <conditionalFormatting sqref="A9:F9">
     <cfRule type="duplicateValues" dxfId="1" priority="3"/>
     <cfRule type="duplicateValues" dxfId="0" priority="4"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065B381BBBB404745AE634A1273AC31D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fff69e6fb9fc4aa52ad2a74cf04cdaea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a61bc208-c1f2-4054-b1a2-1eda69040315" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb542c96ab346dc63b8b9ce1d2c789cf" ns2:_="">
     <xsd:import namespace="a61bc208-c1f2-4054-b1a2-1eda69040315"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a61bc208-c1f2-4054-b1a2-1eda69040315" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -4501,96 +4542,93 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982D4207-CBA4-4297-A163-76F08A1E0FA2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBF299F8-4A44-40D9-8B91-E07C58AB294F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEC64D9C-CF3B-442D-ADE1-1162B5D5414B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a61bc208-c1f2-4054-b1a2-1eda69040315"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBF299F8-4A44-40D9-8B91-E07C58AB294F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982D4207-CBA4-4297-A163-76F08A1E0FA2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a61bc208-c1f2-4054-b1a2-1eda69040315"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Staff List</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>